--- v1 (2026-08-03)
+++ v2 (2026-11-02)
@@ -1,104 +1,109 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30326"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://unaaccr-my.sharepoint.com/personal/priscilla_carranza_marchena_una_ac_cr/Documents/Escritorio/Coordinación de Cursos de Servicio 2025-2026/Plan remedial/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://unaaccr-my.sharepoint.com/personal/lilliana_jimenez_salas_una_ac_cr/Documents/2026/MATRICULA/PLAN REMEDIAL/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{B70EECB4-CF0E-4FBC-AAF6-5BD53B9B3161}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="2" documentId="8_{ECD43A49-B40E-43D7-9382-3BD65C68C536}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{1BAD5C2F-0E3E-49EA-865E-FD693EF45607}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Hoja1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="152511"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="11" uniqueCount="11">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="12" uniqueCount="12">
   <si>
     <t>NOMBRE COMPLETO</t>
   </si>
   <si>
     <t>CÉDULA</t>
   </si>
   <si>
     <t>AÑO DE INGRESO</t>
   </si>
   <si>
     <t>CURSO REQUERIDO</t>
   </si>
   <si>
     <t>CORREO INSTITUCIONAL</t>
   </si>
   <si>
     <t>LIX410</t>
   </si>
   <si>
     <t>LIX411</t>
   </si>
   <si>
     <t>_______________________________________</t>
   </si>
   <si>
     <t># CELULAR</t>
   </si>
   <si>
     <t>Escuela:</t>
   </si>
   <si>
     <t>CARRERA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LISTA DE ESTUDIANTES EN CONDICIÓN DE REZAGO EN CURSOS LIX410 ó LIX411(INGLÉS) CICLO VERANO </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
@@ -132,51 +137,51 @@
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8" tint="0.39997558519241921"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="12">
+  <borders count="13">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
@@ -273,101 +278,117 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="15">
+  <cellXfs count="16">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="11" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="60% - Énfasis5" xfId="2" builtinId="48"/>
     <cellStyle name="Encabezado 1" xfId="1" builtinId="16"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/vmlDrawing1.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -588,152 +609,154 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:I31"/>
+  <dimension ref="A1:I32"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageLayout" zoomScale="90" zoomScaleNormal="100" zoomScalePageLayoutView="90" workbookViewId="0">
-      <selection activeCell="D10" sqref="D10"/>
+      <selection activeCell="E6" sqref="E6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="30.42578125" customWidth="1"/>
     <col min="2" max="2" width="12.42578125" customWidth="1"/>
     <col min="3" max="3" width="10.5703125" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="23.28515625" customWidth="1"/>
     <col min="6" max="6" width="12.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" ht="21.75" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="5" t="s">
+    <row r="1" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A1" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="B1" s="15"/>
+      <c r="C1" s="15"/>
+      <c r="D1" s="15"/>
+      <c r="E1" s="15"/>
+      <c r="F1" s="15"/>
+      <c r="G1" s="15"/>
+    </row>
+    <row r="2" spans="1:9" ht="21.75" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="B1" s="6" t="s">
+      <c r="B2" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="C1" s="7"/>
-[...8 lines deleted...]
-      <c r="A2" s="10" t="s">
+      <c r="C2" s="7"/>
+      <c r="D2" s="7"/>
+      <c r="E2" s="7"/>
+      <c r="F2" s="12"/>
+      <c r="G2" s="13"/>
+      <c r="H2" s="1"/>
+      <c r="I2" s="1"/>
+    </row>
+    <row r="3" spans="1:9" ht="24.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="10" t="s">
+      <c r="B3" s="10" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="10" t="s">
+      <c r="C3" s="10" t="s">
         <v>2</v>
       </c>
-      <c r="D2" s="10" t="s">
+      <c r="D3" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="E2" s="10" t="s">
+      <c r="E3" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="F2" s="11" t="s">
+      <c r="F3" s="11" t="s">
         <v>8</v>
       </c>
-      <c r="G2" s="14" t="s">
+      <c r="G3" s="14" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="3" spans="1:9" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-    </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A4" s="2"/>
-[...4 lines deleted...]
-      <c r="F4" s="4"/>
+      <c r="A4" s="8"/>
+      <c r="B4" s="8"/>
+      <c r="C4" s="8"/>
+      <c r="D4" s="9"/>
+      <c r="E4" s="9"/>
+      <c r="F4" s="9"/>
       <c r="G4" s="2"/>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A5" s="2"/>
       <c r="B5" s="2"/>
       <c r="C5" s="2"/>
       <c r="D5" s="4"/>
       <c r="E5" s="4"/>
       <c r="F5" s="4"/>
       <c r="G5" s="2"/>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A6" s="2"/>
       <c r="B6" s="2"/>
       <c r="C6" s="2"/>
       <c r="D6" s="4"/>
       <c r="E6" s="4"/>
       <c r="F6" s="4"/>
       <c r="G6" s="2"/>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A7" s="2"/>
       <c r="B7" s="2"/>
       <c r="C7" s="2"/>
-      <c r="D7" s="2"/>
-[...1 lines deleted...]
-      <c r="F7" s="2"/>
+      <c r="D7" s="4"/>
+      <c r="E7" s="4"/>
+      <c r="F7" s="4"/>
       <c r="G7" s="2"/>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A8" s="2"/>
       <c r="B8" s="2"/>
       <c r="C8" s="2"/>
       <c r="D8" s="2"/>
       <c r="E8" s="2"/>
       <c r="F8" s="2"/>
       <c r="G8" s="2"/>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A9" s="2"/>
       <c r="B9" s="2"/>
       <c r="C9" s="2"/>
       <c r="D9" s="2"/>
       <c r="E9" s="2"/>
       <c r="F9" s="2"/>
       <c r="G9" s="2"/>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A10" s="2"/>
       <c r="B10" s="2"/>
       <c r="C10" s="2"/>
       <c r="D10" s="2"/>
@@ -873,94 +896,107 @@
       <c r="C25" s="2"/>
       <c r="D25" s="2"/>
       <c r="E25" s="2"/>
       <c r="F25" s="2"/>
       <c r="G25" s="2"/>
     </row>
     <row r="26" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A26" s="2"/>
       <c r="B26" s="2"/>
       <c r="C26" s="2"/>
       <c r="D26" s="2"/>
       <c r="E26" s="2"/>
       <c r="F26" s="2"/>
       <c r="G26" s="2"/>
     </row>
     <row r="27" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A27" s="2"/>
       <c r="B27" s="2"/>
       <c r="C27" s="2"/>
       <c r="D27" s="2"/>
       <c r="E27" s="2"/>
       <c r="F27" s="2"/>
       <c r="G27" s="2"/>
     </row>
     <row r="28" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A28" s="4"/>
+      <c r="A28" s="2"/>
       <c r="B28" s="2"/>
       <c r="C28" s="2"/>
       <c r="D28" s="2"/>
       <c r="E28" s="2"/>
       <c r="F28" s="2"/>
       <c r="G28" s="2"/>
     </row>
     <row r="29" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A29" s="2"/>
+      <c r="A29" s="4"/>
       <c r="B29" s="2"/>
       <c r="C29" s="2"/>
       <c r="D29" s="2"/>
       <c r="E29" s="2"/>
       <c r="F29" s="2"/>
       <c r="G29" s="2"/>
     </row>
     <row r="30" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="F30" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A30" s="2"/>
+      <c r="B30" s="2"/>
+      <c r="C30" s="2"/>
+      <c r="D30" s="2"/>
+      <c r="E30" s="2"/>
+      <c r="F30" s="2"/>
+      <c r="G30" s="2"/>
     </row>
     <row r="31" spans="1:7" x14ac:dyDescent="0.25">
       <c r="F31" s="3" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="F32" s="3" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection formatCells="0" formatColumns="0" formatRows="0"/>
   <protectedRanges>
-    <protectedRange sqref="A3:F29" name="Range2"/>
-    <protectedRange algorithmName="SHA-512" hashValue="B86+i04olnKUbmpwnbIdVO09OoFYwgiupz/ufXlPrHgQVqKaICrCirYbw87Zddvpla3KwAUqCtNV5TS1xkxDaw==" saltValue="Uc7Nhkl93ko7JbpC7fW+Aw==" spinCount="100000" sqref="F30:F31" name="DATA VALIDATION"/>
+    <protectedRange sqref="A4:F30" name="Range2"/>
+    <protectedRange algorithmName="SHA-512" hashValue="B86+i04olnKUbmpwnbIdVO09OoFYwgiupz/ufXlPrHgQVqKaICrCirYbw87Zddvpla3KwAUqCtNV5TS1xkxDaw==" saltValue="Uc7Nhkl93ko7JbpC7fW+Aw==" spinCount="100000" sqref="F31:F32" name="DATA VALIDATION"/>
   </protectedRanges>
-  <dataValidations count="1">
-[...1 lines deleted...]
-      <formula1>$F$30:$F$31</formula1>
+  <mergeCells count="1">
+    <mergeCell ref="A1:G1"/>
+  </mergeCells>
+  <dataValidations disablePrompts="1" count="1">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D4:D30" xr:uid="{C5E5EB62-DFD3-42B2-B797-73002E2B4BD1}">
+      <formula1>$F$31:$F$32</formula1>
     </dataValidation>
   </dataValidations>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="1.2268518518518519" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup orientation="landscape" r:id="rId1"/>
-  <headerFooter alignWithMargins="0">
-    <oddHeader>&amp;C&amp;"Albertus MT Lt,Negrita"LISTA DE ESTUDIANTES QUE TIENEN INGLÉS INTEGRADO PARA OTRAS CARRERAS PENDIENTE PARA GRADUARSE</oddHeader>
+  <headerFooter>
+    <oddHeader>&amp;C&amp;"Albertus MT Lt,Negrita"&amp;G</oddHeader>
     <oddFooter>&amp;L&amp;"-,Negrita"Nota&amp;"-,Normal": antes de enviar, verifique el estudiantado tenga el curso de inglés integrado solicitado pendiente y que sea requisito para graduarse proximamente. Asegúrese que la información del estudiante esté completa y correcta.</oddFooter>
   </headerFooter>
+  <legacyDrawingHF r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Hoja1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>