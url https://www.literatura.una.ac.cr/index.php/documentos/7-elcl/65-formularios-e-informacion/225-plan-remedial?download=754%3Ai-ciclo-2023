--- v0 (2026-01-12)
+++ v1 (2026-08-03)
@@ -1,58 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://unaaccr-my.sharepoint.com/personal/priscilla_carranza_marchena_una_ac_cr/Documents/Escritorio/Coordinación de Cursos de Servicio 2025/Plan remedial/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://unaaccr-my.sharepoint.com/personal/priscilla_carranza_marchena_una_ac_cr/Documents/Escritorio/Coordinación de Cursos de Servicio 2025-2026/Plan remedial/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="12" documentId="13_ncr:1_{89643489-3A15-4A9D-B26B-F8A3A7A343A5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{B942ADF0-352D-419E-9FFA-3837F6B1BA5B}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{B70EECB4-CF0E-4FBC-AAF6-5BD53B9B3161}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Hoja1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="152511"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="11" uniqueCount="11">
   <si>
     <t>NOMBRE COMPLETO</t>
   </si>
   <si>
     <t>CÉDULA</t>
   </si>
   <si>
     <t>AÑO DE INGRESO</t>
   </si>
   <si>
@@ -324,55 +323,51 @@
     <xf numFmtId="49" fontId="4" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="11" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="60% - Énfasis5" xfId="2" builtinId="48"/>
     <cellStyle name="Encabezado 1" xfId="1" builtinId="16"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
-[...3 lines deleted...]
-<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>