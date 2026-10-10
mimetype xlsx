--- v0 (2025-10-19)
+++ v1 (2026-10-10)
@@ -1,4838 +1,4623 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet23.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing9.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing10.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing11.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing12.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing13.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing14.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing15.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing16.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing17.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing18.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/drawings/drawing19.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/xl/drawings/drawing23.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29029"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="F:\2025\SUFICIENCIA\II CONVOCATORIA 2025\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\2026\SUFICIENCIA\II CONVOCATORIA 2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{D744072F-A5E1-4BE6-B375-87A4B976137C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D835DD49-E333-4700-B2C5-8A980222B693}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Inglés Integrado otras carrer I" sheetId="2" r:id="rId1"/>
-[...21 lines deleted...]
-    <sheet name="Dominio Global del Alemán" sheetId="23" r:id="rId23"/>
+    <sheet name="LIX410 Inglés Integrado I" sheetId="2" r:id="rId1"/>
+    <sheet name="LIX411 Inglés Integrado II" sheetId="3" r:id="rId2"/>
+    <sheet name="LIX412 Inglés Integrado III" sheetId="4" r:id="rId3"/>
+    <sheet name="Inglés Integ. carr. I y II" sheetId="5" r:id="rId4"/>
+    <sheet name="LIY401 Inglés para CIEMHCAVI II" sheetId="6" r:id="rId5"/>
+    <sheet name="LIY451 Inglés Integrado Pre. II" sheetId="7" r:id="rId6"/>
+    <sheet name="LIY453 Inglés Int. Prees. IV " sheetId="19" r:id="rId7"/>
+    <sheet name="LIY455 Inglés para IEG" sheetId="8" r:id="rId8"/>
+    <sheet name="LIY457 INGLÉS IV IEG" sheetId="9" r:id="rId9"/>
+    <sheet name="INGLÉS INSTRUMENTAL I" sheetId="11" r:id="rId10"/>
+    <sheet name="INGLÉS INSTRUMENTAL II" sheetId="20" r:id="rId11"/>
+    <sheet name="INSTRUMENTAL I Y II" sheetId="12" r:id="rId12"/>
+    <sheet name="ITALIANO" sheetId="14" r:id="rId13"/>
+    <sheet name="PORTUGUÉS" sheetId="15" r:id="rId14"/>
+    <sheet name="DOMINIO DEL INGLÉS" sheetId="13" r:id="rId15"/>
+    <sheet name="DOMINIO DEL FRANCÉS" sheetId="16" r:id="rId16"/>
+    <sheet name="CARRERA DE FRANCÉS" sheetId="17" r:id="rId17"/>
+    <sheet name="CARRERA DE INGLÉS " sheetId="18" r:id="rId18"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="9">'CARRERA DE INGLÉS'!$A$1:$G$6</definedName>
-[...24 lines deleted...]
-    <definedName name="_xlnm.Print_Titles" localSheetId="8">VETERINARIA!$1:$2</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="16">'CARRERA DE FRANCÉS'!$A$1:$G$5</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="17">'CARRERA DE INGLÉS '!$A$1:$G$3</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'LIX411 Inglés Integrado II'!$A$1:$F$151</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="3">'Inglés Integ. carr. I y II'!$G:$G,'Inglés Integ. carr. I y II'!$1:$2</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="0">'LIX410 Inglés Integrado I'!$G:$G,'LIX410 Inglés Integrado I'!$1:$2</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="1">'LIX411 Inglés Integrado II'!$B:$F,'LIX411 Inglés Integrado II'!$1:$2</definedName>
   </definedNames>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2058" uniqueCount="874">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1606" uniqueCount="765">
   <si>
     <t>Nombre</t>
   </si>
   <si>
+    <t>Chaverri</t>
+  </si>
+  <si>
+    <t>Mata</t>
+  </si>
+  <si>
+    <t>Pedro Gabriel</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Arroyo </t>
+  </si>
+  <si>
+    <t>Navarrete</t>
+  </si>
+  <si>
+    <t>Larissa</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Castillo </t>
+  </si>
+  <si>
+    <t>Rojas</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mariana </t>
+  </si>
+  <si>
+    <t>Torres</t>
+  </si>
+  <si>
+    <t>Pérez</t>
+  </si>
+  <si>
+    <t>Leonardo Andrés</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Herrera </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Arias </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fiorella </t>
+  </si>
+  <si>
+    <t>Soto</t>
+  </si>
+  <si>
+    <t>González</t>
+  </si>
+  <si>
+    <t>Juan Francisco</t>
+  </si>
+  <si>
+    <t>Manejo Instrumental del Inglés II</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Chaves </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mora </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dylan Josué </t>
+  </si>
+  <si>
+    <t>Pastor</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Amy Samantha </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Agüero </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Méndez </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Diana María </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ramírez </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Acuña </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mónica Beatriz </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Morera </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Carranza </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Marcus </t>
+  </si>
+  <si>
+    <t>Moreira</t>
+  </si>
+  <si>
+    <t>Vargas</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Arrieta </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Maripaz </t>
+  </si>
+  <si>
+    <t>Morales</t>
+  </si>
+  <si>
+    <t>Núñez</t>
+  </si>
+  <si>
+    <t>Julianna</t>
+  </si>
+  <si>
+    <t>Quintanilla</t>
+  </si>
+  <si>
+    <t>Aymerich</t>
+  </si>
+  <si>
+    <t>Stephania</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vallejos </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Carmona </t>
+  </si>
+  <si>
+    <t>Cerdas</t>
+  </si>
+  <si>
+    <t>Solís</t>
+  </si>
+  <si>
+    <t>Maite</t>
+  </si>
+  <si>
+    <t>Araya</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rodríguez </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Daniela María </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Alvarez </t>
+  </si>
+  <si>
+    <t>Jiménez</t>
+  </si>
+  <si>
+    <t>Maria</t>
+  </si>
+  <si>
+    <t>Sequeira</t>
+  </si>
+  <si>
+    <t>Apuy</t>
+  </si>
+  <si>
+    <t>Noelia</t>
+  </si>
+  <si>
+    <t>Villegas</t>
+  </si>
+  <si>
+    <t>Carballo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Segura </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Karen Susana </t>
+  </si>
+  <si>
+    <t>Ledezma</t>
+  </si>
+  <si>
+    <t>Nathalia María</t>
+  </si>
+  <si>
+    <t>Coto</t>
+  </si>
+  <si>
+    <t>Denisse</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vázquez </t>
+  </si>
+  <si>
+    <t>Sandí</t>
+  </si>
+  <si>
+    <t>Castro</t>
+  </si>
+  <si>
+    <t>Steller</t>
+  </si>
+  <si>
+    <t>Franklin</t>
+  </si>
+  <si>
+    <t>Chacón</t>
+  </si>
+  <si>
+    <t>Elizondo</t>
+  </si>
+  <si>
+    <t>Giovanna</t>
+  </si>
+  <si>
+    <t>León</t>
+  </si>
+  <si>
+    <t>Retana</t>
+  </si>
+  <si>
+    <t>Sebastián</t>
+  </si>
+  <si>
+    <t>Ramírez</t>
+  </si>
+  <si>
+    <t>Arce</t>
+  </si>
+  <si>
+    <t>Andrés</t>
+  </si>
+  <si>
+    <t>Chaves</t>
+  </si>
+  <si>
+    <t>Barrantes</t>
+  </si>
+  <si>
+    <t>Carlos Alberto</t>
+  </si>
+  <si>
+    <t>Quesada</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Marializ </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lizano </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Orozco </t>
+  </si>
+  <si>
+    <t>Corella</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zuñiga </t>
+  </si>
+  <si>
+    <t>Fiorela</t>
+  </si>
+  <si>
+    <t>Sibaja</t>
+  </si>
+  <si>
+    <t>María Laura</t>
+  </si>
+  <si>
+    <t>Ortega</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fernandez </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ana Lucía </t>
+  </si>
+  <si>
+    <t>Ríos</t>
+  </si>
+  <si>
+    <t>Helena</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cordero </t>
+  </si>
+  <si>
+    <t>Diaz</t>
+  </si>
+  <si>
+    <t>Melissa</t>
+  </si>
+  <si>
+    <t>Cartín</t>
+  </si>
+  <si>
+    <t>Caballero</t>
+  </si>
+  <si>
+    <t>Carlos Manuel</t>
+  </si>
+  <si>
+    <t>José Ignacio</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Henríquez </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Oviedo </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Alejandra </t>
+  </si>
+  <si>
+    <t>Ulloa</t>
+  </si>
+  <si>
+    <t>Sharys Haylen</t>
+  </si>
+  <si>
+    <t>Cañas</t>
+  </si>
+  <si>
+    <t>Zamora</t>
+  </si>
+  <si>
+    <t xml:space="preserve">María José </t>
+  </si>
+  <si>
+    <t>Matteucci</t>
+  </si>
+  <si>
+    <t>Salazar</t>
+  </si>
+  <si>
+    <t>Isabella</t>
+  </si>
+  <si>
+    <t>Madrigal</t>
+  </si>
+  <si>
+    <t>Mario Alonso</t>
+  </si>
+  <si>
+    <t>Lysov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Asair </t>
+  </si>
+  <si>
+    <t>Mena</t>
+  </si>
+  <si>
+    <t>Alvarado</t>
+  </si>
+  <si>
+    <t>Sí</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Guevara </t>
+  </si>
+  <si>
+    <t>López</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Edgar Andrés </t>
+  </si>
+  <si>
+    <t>LLK 214 Francés de especialidad II</t>
+  </si>
+  <si>
+    <t>Benavides</t>
+  </si>
+  <si>
+    <t>Garro</t>
+  </si>
+  <si>
+    <t>Rodriguez</t>
+  </si>
+  <si>
+    <t>Cubero</t>
+  </si>
+  <si>
+    <t>Díaz</t>
+  </si>
+  <si>
+    <t>Peña</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sofía Valentina </t>
+  </si>
+  <si>
+    <t>Hernández</t>
+  </si>
+  <si>
+    <t>Nicole</t>
+  </si>
+  <si>
+    <t xml:space="preserve">González </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Benavides </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ericka Mariela </t>
+  </si>
+  <si>
+    <t>Vanegas</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Guillén </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nicole de los Ángeles </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gutiérrez </t>
+  </si>
+  <si>
+    <t>Montero</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rivera </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Centeno </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Camila </t>
+  </si>
+  <si>
+    <t>Bejarano</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Oscar Felipe </t>
+  </si>
+  <si>
+    <t>Ulate</t>
+  </si>
+  <si>
+    <t>Alfaro</t>
+  </si>
+  <si>
+    <t>Sarah</t>
+  </si>
+  <si>
+    <t>Bonilla</t>
+  </si>
+  <si>
+    <t>Mora</t>
+  </si>
+  <si>
+    <t>Monserrat</t>
+  </si>
+  <si>
+    <t>García</t>
+  </si>
+  <si>
+    <t>Sáenz</t>
+  </si>
+  <si>
+    <t>Pablo David</t>
+  </si>
+  <si>
+    <t>Karla Mariela</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bermúdez </t>
+  </si>
+  <si>
+    <t>Morera</t>
+  </si>
+  <si>
+    <t>Mary Paz</t>
+  </si>
+  <si>
+    <t>Segura</t>
+  </si>
+  <si>
+    <t>Ariana</t>
+  </si>
+  <si>
+    <t>Arias</t>
+  </si>
+  <si>
+    <t>Keytrinne Amanda</t>
+  </si>
+  <si>
+    <t>Carvajal</t>
+  </si>
+  <si>
+    <t>Fiorella Catalina</t>
+  </si>
+  <si>
+    <t>Pereira</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Guzmán </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Diego Alonso </t>
+  </si>
+  <si>
+    <t>Avendaño</t>
+  </si>
+  <si>
+    <t>Vasquez</t>
+  </si>
+  <si>
+    <t>Jonathan Alberto</t>
+  </si>
+  <si>
+    <t>Davila</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Quesada </t>
+  </si>
+  <si>
+    <t>Daniel</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Brenes </t>
+  </si>
+  <si>
+    <t>Leiva</t>
+  </si>
+  <si>
+    <t>Blanco</t>
+  </si>
+  <si>
+    <t>Céspedes</t>
+  </si>
+  <si>
+    <t>Iskander</t>
+  </si>
+  <si>
+    <t>Castillo</t>
+  </si>
+  <si>
+    <t>Rodríguez</t>
+  </si>
+  <si>
+    <t>Ramirez</t>
+  </si>
+  <si>
+    <t>Garcia</t>
+  </si>
+  <si>
+    <t>Adriana</t>
+  </si>
+  <si>
+    <t>Fajardo</t>
+  </si>
+  <si>
+    <t>David</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Solano </t>
+  </si>
+  <si>
+    <t>Keylin Andrea</t>
+  </si>
+  <si>
+    <t>Miranda</t>
+  </si>
+  <si>
+    <t>Arguedas</t>
+  </si>
+  <si>
+    <t>Fanny</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Solís </t>
+  </si>
+  <si>
+    <t>Fátima José</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Reyes </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Morán </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mata </t>
+  </si>
+  <si>
+    <t>Valdivia</t>
+  </si>
+  <si>
+    <t>Delgado</t>
+  </si>
+  <si>
+    <t>De Bernard</t>
+  </si>
+  <si>
+    <t>Emmanuel</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Velluti </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sofía </t>
+  </si>
+  <si>
+    <t>Parada</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sofia </t>
+  </si>
+  <si>
+    <t>Murillo</t>
+  </si>
+  <si>
+    <t>Pablo Samuel</t>
+  </si>
+  <si>
+    <t>Villalobos</t>
+  </si>
+  <si>
+    <t>Tamara</t>
+  </si>
+  <si>
+    <t>Portocarrero</t>
+  </si>
+  <si>
+    <t>Gutiérrez</t>
+  </si>
+  <si>
+    <t>Adrián</t>
+  </si>
+  <si>
+    <t>Calvo</t>
+  </si>
+  <si>
+    <t>Picado</t>
+  </si>
+  <si>
+    <t>Víquez</t>
+  </si>
+  <si>
+    <t>Abarca</t>
+  </si>
+  <si>
+    <t>María Fernanda</t>
+  </si>
+  <si>
+    <t>Centeno</t>
+  </si>
+  <si>
+    <t>Aguero</t>
+  </si>
+  <si>
+    <t>Tercero</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Johan Noel </t>
+  </si>
+  <si>
+    <t>Puentes</t>
+  </si>
+  <si>
+    <t>Juan Diego</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Córdoba </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bonilla </t>
+  </si>
+  <si>
+    <t>Dorian</t>
+  </si>
+  <si>
+    <t>Ávila</t>
+  </si>
+  <si>
+    <t>Sofia</t>
+  </si>
+  <si>
+    <t>Solano</t>
+  </si>
+  <si>
+    <t>Pochet</t>
+  </si>
+  <si>
+    <t>Silvia Elena</t>
+  </si>
+  <si>
+    <t>Cordero</t>
+  </si>
+  <si>
+    <t>Karla Susana</t>
+  </si>
+  <si>
+    <t>Muñoz</t>
+  </si>
+  <si>
+    <t>Nieto</t>
+  </si>
+  <si>
+    <t>Rebecca Ariela</t>
+  </si>
+  <si>
+    <t>Hidalgo</t>
+  </si>
+  <si>
+    <t>Mariana Isabel</t>
+  </si>
+  <si>
+    <t>Vanderlaan</t>
+  </si>
+  <si>
+    <t>Bertozzi</t>
+  </si>
+  <si>
+    <t>Luis Guillermo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Leitón </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Barrantes </t>
+  </si>
+  <si>
+    <t>Gabriel</t>
+  </si>
+  <si>
+    <t>Garita</t>
+  </si>
+  <si>
+    <t>Cabezas</t>
+  </si>
+  <si>
+    <t>Erick Alfredo</t>
+  </si>
+  <si>
+    <t>Salas</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Isabela </t>
+  </si>
+  <si>
+    <t>Porras</t>
+  </si>
+  <si>
+    <t>María Lidia</t>
+  </si>
+  <si>
+    <t>Navarro</t>
+  </si>
+  <si>
+    <t>Daniel Stefan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jiménez </t>
+  </si>
+  <si>
+    <t xml:space="preserve">García </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Karina </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Espinoza </t>
+  </si>
+  <si>
+    <t>Sandoval</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Martínez </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nicolás </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dylan Adrian </t>
+  </si>
+  <si>
+    <t>Membreño</t>
+  </si>
+  <si>
+    <t>Escalante</t>
+  </si>
+  <si>
+    <t>Baltodano</t>
+  </si>
+  <si>
+    <t>Lirios</t>
+  </si>
+  <si>
+    <t>Manejo Instrumental del Inglés I</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ricardo José </t>
+  </si>
+  <si>
+    <t>Madriz</t>
+  </si>
+  <si>
+    <t>Rivera</t>
+  </si>
+  <si>
+    <t>Viviana</t>
+  </si>
+  <si>
+    <t>Castrillo</t>
+  </si>
+  <si>
+    <t>Ana Catalina</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sequeira </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kevin Fabián </t>
+  </si>
+  <si>
+    <t>Marchena</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Chinchilla </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Romero </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Diana </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Álvarez </t>
+  </si>
+  <si>
+    <t>Gloria Helena</t>
+  </si>
+  <si>
+    <t>Méndez</t>
+  </si>
+  <si>
+    <t>Acuña</t>
+  </si>
+  <si>
+    <t>Marco Andrey</t>
+  </si>
+  <si>
+    <t>Fernández</t>
+  </si>
+  <si>
+    <t>Luis Diego</t>
+  </si>
+  <si>
+    <t>Narváez</t>
+  </si>
+  <si>
+    <t>Ruano</t>
+  </si>
+  <si>
+    <t>Mónica Viviana</t>
+  </si>
+  <si>
+    <t>Bermúdez</t>
+  </si>
+  <si>
+    <t>Sojo</t>
+  </si>
+  <si>
+    <t>Johan Sebastián</t>
+  </si>
+  <si>
+    <t>Richard Joel</t>
+  </si>
+  <si>
+    <t>Agüero</t>
+  </si>
+  <si>
+    <t>Sánchez</t>
+  </si>
+  <si>
+    <t>Alexa</t>
+  </si>
+  <si>
+    <t>Camila</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Molina </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Selene </t>
+  </si>
+  <si>
+    <t>Laura Patricia</t>
+  </si>
+  <si>
+    <t>Valencia</t>
+  </si>
+  <si>
+    <t>Espinoza</t>
+  </si>
+  <si>
+    <t>Heidy</t>
+  </si>
+  <si>
+    <t>Angulo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Argüello </t>
+  </si>
+  <si>
+    <t>María Isabel</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fonseca </t>
+  </si>
+  <si>
+    <t>Bräutigam</t>
+  </si>
+  <si>
+    <t>Carmona</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fabiana </t>
+  </si>
+  <si>
+    <t>Barquero</t>
+  </si>
+  <si>
+    <t>Mariana de Jesús</t>
+  </si>
+  <si>
+    <t>Román</t>
+  </si>
+  <si>
+    <t>Jacqueline</t>
+  </si>
+  <si>
+    <t>Marín</t>
+  </si>
+  <si>
+    <t>Vindas</t>
+  </si>
+  <si>
+    <t>Tayra</t>
+  </si>
+  <si>
+    <t>Trigueros</t>
+  </si>
+  <si>
+    <t>Carrillo</t>
+  </si>
+  <si>
+    <t>Paola Michelle</t>
+  </si>
+  <si>
+    <t>Daniela</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Navarro </t>
+  </si>
+  <si>
+    <t>Fallas</t>
+  </si>
+  <si>
+    <t>Monge</t>
+  </si>
+  <si>
+    <t>Leonardo Antonio</t>
+  </si>
+  <si>
+    <t>Guzmán</t>
+  </si>
+  <si>
+    <t>Solórzano</t>
+  </si>
+  <si>
+    <t>Roy Fabian</t>
+  </si>
+  <si>
+    <t>Azofeifa</t>
+  </si>
+  <si>
+    <t>Mariana</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Barquero </t>
+  </si>
+  <si>
+    <t>Lucía</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ana Sofía </t>
+  </si>
+  <si>
+    <t>Solera</t>
+  </si>
+  <si>
+    <t>Mattías</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cubero </t>
+  </si>
+  <si>
+    <t>Herrera</t>
+  </si>
+  <si>
+    <t>Jenniffer María</t>
+  </si>
+  <si>
+    <t>Olga Irene</t>
+  </si>
+  <si>
+    <t>Prendas</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Delgado </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Montoya </t>
+  </si>
+  <si>
+    <t>Katalina</t>
+  </si>
+  <si>
+    <t>Calivá</t>
+  </si>
+  <si>
+    <t>Mariel</t>
+  </si>
+  <si>
+    <t>Granados</t>
+  </si>
+  <si>
+    <t>Brenes</t>
+  </si>
+  <si>
+    <t>Fabiola</t>
+  </si>
+  <si>
+    <t>Vásquez</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fernández </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cedeño </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fabricio David </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Madrigal </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Murillo </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Yuval Johel </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Núñez </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Acosta </t>
+  </si>
+  <si>
+    <t>Ariel</t>
+  </si>
+  <si>
+    <t>Saúl</t>
+  </si>
+  <si>
+    <t>Jarquín</t>
+  </si>
+  <si>
+    <t>Campos</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Villalobos </t>
+  </si>
+  <si>
+    <t>Angelica</t>
+  </si>
+  <si>
+    <t>Colorado</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Susana Peniel </t>
+  </si>
+  <si>
+    <t>Bolaños</t>
+  </si>
+  <si>
+    <t>Micó</t>
+  </si>
+  <si>
+    <t>Moncada</t>
+  </si>
+  <si>
+    <t>Moitland</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Muñoz </t>
+  </si>
+  <si>
+    <t>Piedra</t>
+  </si>
+  <si>
+    <t>Luciano</t>
+  </si>
+  <si>
+    <t>Loaiza</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Céspedes </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Valeria </t>
+  </si>
+  <si>
+    <t>Acevedo</t>
+  </si>
+  <si>
+    <t>Imanol Fabian</t>
+  </si>
+  <si>
+    <t>Juan Pablo</t>
+  </si>
+  <si>
+    <t>Rocha</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kendri Bismarck </t>
+  </si>
+  <si>
+    <t xml:space="preserve">López </t>
+  </si>
+  <si>
+    <t>Jimena</t>
+  </si>
+  <si>
+    <t>Michael Francisco</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Montero </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pérez </t>
+  </si>
+  <si>
+    <t>Luis Daniel</t>
+  </si>
+  <si>
+    <t>Fonseca</t>
+  </si>
+  <si>
+    <t>Sanchez</t>
+  </si>
+  <si>
+    <t>Maicol</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sánchez </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Suárez </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Chavarría </t>
+  </si>
+  <si>
+    <t>Sarah de Jesús</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gómez </t>
+  </si>
+  <si>
+    <t>Flores</t>
+  </si>
+  <si>
+    <t>Villarreal</t>
+  </si>
+  <si>
+    <t>Spagnolo</t>
+  </si>
+  <si>
+    <t>Mayorga</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Juan David </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Araya </t>
+  </si>
+  <si>
+    <t>Chinchilla</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cristopher </t>
+  </si>
+  <si>
+    <t>Diana Valeria</t>
+  </si>
+  <si>
+    <t>Bravo</t>
+  </si>
+  <si>
+    <t>Johnny Gabriel</t>
+  </si>
+  <si>
+    <t>Josué</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sebastián Ignacio </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vilapriño </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tully </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fabián Eugenio </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Porras </t>
+  </si>
+  <si>
+    <t>Jorshua</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bolivar </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Amanda Sofía </t>
+  </si>
+  <si>
+    <t>Corrales</t>
+  </si>
+  <si>
+    <t>Valeria</t>
+  </si>
+  <si>
+    <t>Umaña</t>
+  </si>
+  <si>
+    <t>Bermudez</t>
+  </si>
+  <si>
+    <t>Paula Rebeca</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Felipe </t>
+  </si>
+  <si>
+    <t>Chevez</t>
+  </si>
+  <si>
+    <t>Maikol</t>
+  </si>
+  <si>
+    <t>Rímola</t>
+  </si>
+  <si>
+    <t>Stefano</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Paniagua </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tania </t>
+  </si>
+  <si>
+    <t>Treminio</t>
+  </si>
+  <si>
+    <t>Roberto Carlos</t>
+  </si>
+  <si>
+    <t>LLK205 Introducción a la gramática</t>
+  </si>
+  <si>
+    <t>Molina</t>
+  </si>
+  <si>
+    <t>Barahona</t>
+  </si>
+  <si>
+    <t>Yanid Mariela</t>
+  </si>
+  <si>
+    <t>Gómez</t>
+  </si>
+  <si>
+    <t>Pazos</t>
+  </si>
+  <si>
+    <t>Matias Andrés</t>
+  </si>
+  <si>
+    <t>Montenegro</t>
+  </si>
+  <si>
+    <t>Matías</t>
+  </si>
+  <si>
+    <t>Ly</t>
+  </si>
+  <si>
+    <t>Zeledón</t>
+  </si>
+  <si>
+    <t>Rubén Alejandro</t>
+  </si>
+  <si>
+    <t>Vega</t>
+  </si>
+  <si>
+    <t>Saborío</t>
+  </si>
+  <si>
+    <t>Taylor</t>
+  </si>
+  <si>
+    <t>Silvia</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Aleman </t>
+  </si>
+  <si>
+    <t>Fatima Valeria</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sáenz </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dachield Karolina </t>
+  </si>
+  <si>
+    <t>Recinos</t>
+  </si>
+  <si>
+    <t>Mejía</t>
+  </si>
+  <si>
+    <t>David José</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ugarte </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fabricio </t>
+  </si>
+  <si>
+    <t>Esquivel</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Priscilla </t>
+  </si>
+  <si>
+    <t>Lizano</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Luis Andrés </t>
+  </si>
+  <si>
+    <t>Blandón</t>
+  </si>
+  <si>
+    <t>Irene</t>
+  </si>
+  <si>
+    <t>Alegría</t>
+  </si>
+  <si>
+    <t>Hawkes</t>
+  </si>
+  <si>
+    <t>Simon</t>
+  </si>
+  <si>
+    <t>Lobo</t>
+  </si>
+  <si>
+    <t>Melany</t>
+  </si>
+  <si>
+    <t>Valverde</t>
+  </si>
+  <si>
+    <t>Airy Pamela</t>
+  </si>
+  <si>
+    <t>Jonathan</t>
+  </si>
+  <si>
+    <t>Almeida</t>
+  </si>
+  <si>
+    <t>Aguilar</t>
+  </si>
+  <si>
+    <t>Camila Estefanía</t>
+  </si>
+  <si>
+    <t xml:space="preserve">José Ignacio </t>
+  </si>
+  <si>
+    <t>Ismael</t>
+  </si>
+  <si>
+    <t>Poveda</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Williams </t>
+  </si>
+  <si>
+    <t>Guadamuz</t>
+  </si>
+  <si>
+    <t>Ovares</t>
+  </si>
+  <si>
+    <t>Finger</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sebastián Antonio </t>
+  </si>
+  <si>
+    <t>Arrieta</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Granados </t>
+  </si>
+  <si>
+    <t>Emanuel</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ana Gabriela </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Paulina </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rojas </t>
+  </si>
+  <si>
+    <t>Santiago</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Fuentes</t>
+  </si>
+  <si>
+    <t>Aguilera</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gerald </t>
+  </si>
+  <si>
+    <t>Kiany</t>
+  </si>
+  <si>
+    <t>Lucka Alejandro</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hernández </t>
+  </si>
+  <si>
+    <t>José Alejandro</t>
+  </si>
+  <si>
+    <t>Mauricio Jesus</t>
+  </si>
+  <si>
+    <t>Cruz</t>
+  </si>
+  <si>
+    <t>Jirón</t>
+  </si>
+  <si>
+    <t>Zara</t>
+  </si>
+  <si>
+    <t>José Aurelio</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Alvarado </t>
+  </si>
+  <si>
+    <t>Kenysha</t>
+  </si>
+  <si>
+    <t>Nicole Valeria</t>
+  </si>
+  <si>
+    <t>Damián</t>
+  </si>
+  <si>
+    <t>Varela</t>
+  </si>
+  <si>
+    <t>Ian</t>
+  </si>
+  <si>
+    <t>Alejandro</t>
+  </si>
+  <si>
+    <t>Oporta</t>
+  </si>
+  <si>
+    <t>Esteban</t>
+  </si>
+  <si>
+    <t>Armas</t>
+  </si>
+  <si>
+    <t>Jara</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ezequiel </t>
+  </si>
+  <si>
     <t>Bustamante</t>
   </si>
   <si>
-    <t xml:space="preserve">Fernández </t>
-[...167 lines deleted...]
-    <t>Gamboa</t>
+    <t xml:space="preserve">Garro </t>
+  </si>
+  <si>
+    <t>Cabrera</t>
+  </si>
+  <si>
+    <t>Marga</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Narvaez </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sebastián </t>
+  </si>
+  <si>
+    <t>Moya</t>
+  </si>
+  <si>
+    <t>Guillén</t>
+  </si>
+  <si>
+    <t>Leonora</t>
+  </si>
+  <si>
+    <t>Hincapie</t>
+  </si>
+  <si>
+    <t>Sebastian</t>
+  </si>
+  <si>
+    <t>Sevilla</t>
+  </si>
+  <si>
+    <t>Henry</t>
+  </si>
+  <si>
+    <t>Tuñon</t>
+  </si>
+  <si>
+    <t>Blake</t>
+  </si>
+  <si>
+    <t>Geilyn</t>
+  </si>
+  <si>
+    <t>Hegemann</t>
+  </si>
+  <si>
+    <t>Ugalde</t>
+  </si>
+  <si>
+    <t xml:space="preserve">María Jesús </t>
+  </si>
+  <si>
+    <t>Garbanzo</t>
+  </si>
+  <si>
+    <t>Sanabria</t>
+  </si>
+  <si>
+    <t>Saavedra</t>
+  </si>
+  <si>
+    <t>Saravia</t>
+  </si>
+  <si>
+    <t>Jaret Emanuelle</t>
+  </si>
+  <si>
+    <t>Matamoros</t>
+  </si>
+  <si>
+    <t>Del Valle</t>
+  </si>
+  <si>
+    <t>Ana Belén</t>
+  </si>
+  <si>
+    <t>Luciana María</t>
+  </si>
+  <si>
+    <t>Quirós</t>
+  </si>
+  <si>
+    <t>Carlos Daniel</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sancho </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Saborío </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Santiago </t>
+  </si>
+  <si>
+    <t>Karla Vanessa</t>
+  </si>
+  <si>
+    <t>Diana Patricia</t>
+  </si>
+  <si>
+    <t>Guevara</t>
+  </si>
+  <si>
+    <t>Aguirre</t>
+  </si>
+  <si>
+    <t>Dayanara</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Noelia </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rahudy José </t>
+  </si>
+  <si>
+    <t>Venegas</t>
+  </si>
+  <si>
+    <t>Meza</t>
+  </si>
+  <si>
+    <t>Isaac</t>
+  </si>
+  <si>
+    <t>Allan</t>
+  </si>
+  <si>
+    <t>Angie María</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Quirós </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sandoval </t>
+  </si>
+  <si>
+    <t>Alpízar</t>
+  </si>
+  <si>
+    <t>Montoya</t>
+  </si>
+  <si>
+    <t>Dorado</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Montiel </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Angel Fabrizio </t>
+  </si>
+  <si>
+    <t>Gabriela</t>
+  </si>
+  <si>
+    <t>Gomez</t>
+  </si>
+  <si>
+    <t>Naranjo</t>
+  </si>
+  <si>
+    <t>Tifanny Valerya</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Catalina </t>
+  </si>
+  <si>
+    <t>Eduardo Emilio</t>
+  </si>
+  <si>
+    <t>Villalta</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fabián Andrés </t>
+  </si>
+  <si>
+    <t>Dall' Anesse</t>
+  </si>
+  <si>
+    <t>Marco Vinicio</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Monge </t>
+  </si>
+  <si>
+    <t>Catalina</t>
+  </si>
+  <si>
+    <t>David Josué</t>
+  </si>
+  <si>
+    <t>Rivas</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Manfred Gerardo </t>
+  </si>
+  <si>
+    <t>Icaza</t>
+  </si>
+  <si>
+    <t>Ignacio</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zamora </t>
+  </si>
+  <si>
+    <t>Mendoza</t>
+  </si>
+  <si>
+    <t xml:space="preserve">José Miguel </t>
+  </si>
+  <si>
+    <t>Juan Carlos</t>
   </si>
   <si>
     <t>Camacho</t>
   </si>
   <si>
-    <t>Pablo</t>
-[...167 lines deleted...]
-    <t>María Celeste</t>
+    <t>Nanne</t>
+  </si>
+  <si>
+    <t>Anasofia</t>
+  </si>
+  <si>
+    <t>Rey</t>
+  </si>
+  <si>
+    <t xml:space="preserve">David </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Soto </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bayron Andrés </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gonzalez </t>
+  </si>
+  <si>
+    <t>Viquez</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Samantha </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Leiva </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Peñaranda </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jimena </t>
+  </si>
+  <si>
+    <t>Daniel Eduardo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cervantes </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stephanie </t>
+  </si>
+  <si>
+    <t>Cidalice</t>
+  </si>
+  <si>
+    <t>Moraga</t>
+  </si>
+  <si>
+    <t>McParlane</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ulate </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Carlos Andrés </t>
+  </si>
+  <si>
+    <t>Dania</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Martinez </t>
+  </si>
+  <si>
+    <t>Zamira</t>
+  </si>
+  <si>
+    <t>Pamela</t>
+  </si>
+  <si>
+    <t>Norieth María</t>
+  </si>
+  <si>
+    <t>Alexandra</t>
+  </si>
+  <si>
+    <t>Hepworth</t>
+  </si>
+  <si>
+    <t>Ulett</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Alfaro </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salas </t>
+  </si>
+  <si>
+    <t>Monestel</t>
   </si>
   <si>
     <t>Álvarez</t>
   </si>
   <si>
-    <t>Alejandra</t>
-[...181 lines deleted...]
-  <si>
     <t>Fiorella</t>
   </si>
   <si>
-    <t xml:space="preserve">Quirós </t>
-[...146 lines deleted...]
-    <t>Montenegro</t>
+    <t>Bernardo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Camacho </t>
+  </si>
+  <si>
+    <t>Gámez</t>
+  </si>
+  <si>
+    <t xml:space="preserve">María Fernanda </t>
   </si>
   <si>
     <t>María José</t>
   </si>
   <si>
-    <t>Ismael</t>
-[...1436 lines deleted...]
-    <t>Ledezma</t>
+    <t xml:space="preserve">Raquel Fabiola </t>
+  </si>
+  <si>
+    <t>Trejos</t>
   </si>
   <si>
     <t>Primer 
 apellido</t>
   </si>
   <si>
-    <t>Segundo 
-apellido</t>
+    <t>Segundo
+ apellido</t>
   </si>
   <si>
     <t>Cédula</t>
   </si>
   <si>
-    <t xml:space="preserve">Madrigal </t>
-[...43 lines deleted...]
-Manejo instrumental del inglés con propósitos académicos para Medicina Veterinaria </t>
+    <t>Sebastián
+Alonso</t>
+  </si>
+  <si>
+    <t>Benjamín</t>
+  </si>
+  <si>
+    <t>Ruíz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ruíz </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Velásquez </t>
+  </si>
+  <si>
+    <t>Zúñiga</t>
+  </si>
+  <si>
+    <t>Ana Lía</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Torres </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Roberto </t>
+  </si>
+  <si>
+    <t>Portúguez</t>
+  </si>
+  <si>
+    <t>Williams Andrés</t>
+  </si>
+  <si>
+    <t>Henríquez</t>
+  </si>
+  <si>
+    <t>Menéndez</t>
+  </si>
+  <si>
+    <t>Ortíz</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> A00151100</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dávila </t>
+  </si>
+  <si>
+    <t>Calderón</t>
+  </si>
+  <si>
+    <t>Chavarría</t>
+  </si>
+  <si>
+    <t>José David</t>
+  </si>
+  <si>
+    <t>Zárate</t>
+  </si>
+  <si>
+    <t>María Camila</t>
+  </si>
+  <si>
+    <t xml:space="preserve">María Marcela </t>
+  </si>
+  <si>
+    <t>DOMINIO GLOBAL DEL INGLÉS</t>
+  </si>
+  <si>
+    <t>Italiano Instrumental I y II</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Portugués Instrumental I </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Portugués Instrumental I y II </t>
+  </si>
+  <si>
+    <t>DOMINIO GLOBAL DEL FRANCÉS</t>
+  </si>
+  <si>
+    <t>CARRERA DE FRANCÉS</t>
+  </si>
+  <si>
+    <t>A00149059</t>
   </si>
   <si>
     <t>CARRERA DE INGLÉS</t>
   </si>
   <si>
-    <t>CARRERA DE FRANCÉS</t>
-[...13 lines deleted...]
-    <t>LLH403 Comp. Auditiva y Expresión Oral I</t>
+    <t>LLI408 Expresión Oral y 
+Comprensión auditiva VI</t>
   </si>
   <si>
     <t>Curso solicitado</t>
   </si>
   <si>
-    <t>LLK214 Francés de especialidad II 
-[...49 lines deleted...]
-    <t xml:space="preserve">Katherine Rachel </t>
+    <t>Loría</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Peñas </t>
+  </si>
+  <si>
+    <t>César</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bogantes </t>
+  </si>
+  <si>
+    <t>Mariangel</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tejada </t>
+  </si>
+  <si>
+    <t>Beany</t>
+  </si>
+  <si>
+    <t>Saborio</t>
+  </si>
+  <si>
+    <t>Valerio</t>
+  </si>
+  <si>
+    <t>Alissa</t>
+  </si>
+  <si>
+    <t>A00147339</t>
+  </si>
+  <si>
+    <t>Naomi Jimena</t>
+  </si>
+  <si>
+    <t>Christopher Javier</t>
+  </si>
+  <si>
+    <t>Abigail de los 
+Ángeles</t>
+  </si>
+  <si>
+    <t>Lucía Victoria</t>
+  </si>
+  <si>
+    <t>Sofía Yanis</t>
+  </si>
+  <si>
+    <t>Tomás Alberto</t>
+  </si>
+  <si>
+    <t>Génesis Pamela</t>
+  </si>
+  <si>
+    <t>Gerald Steven</t>
+  </si>
+  <si>
+    <t>Michael Antonio</t>
+  </si>
+  <si>
+    <t>Anwir Adonis</t>
+  </si>
+  <si>
+    <t>Santiago Andrés</t>
+  </si>
+  <si>
+    <t>Gabriel Guillermo</t>
+  </si>
+  <si>
+    <t>Sophia Alexandra</t>
+  </si>
+  <si>
+    <t>Nicole Gabriela</t>
+  </si>
+  <si>
+    <t>Aarón Josué</t>
+  </si>
+  <si>
+    <t>Valeria Johanna</t>
+  </si>
+  <si>
+    <t>Angie Stephanie</t>
+  </si>
+  <si>
+    <t>Roscelyn</t>
+  </si>
+  <si>
+    <t>A00151111</t>
+  </si>
+  <si>
+    <t>Camila Juliana</t>
+  </si>
+  <si>
+    <t>Vinicio José</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sofía de los
+ Ángeles </t>
+  </si>
+  <si>
+    <t>Priscilla de los 
+Ángeles</t>
+  </si>
+  <si>
+    <t>Abigail de Jesús</t>
+  </si>
+  <si>
+    <t>Danna Valentina</t>
+  </si>
+  <si>
+    <t>Steven Fabricio</t>
+  </si>
+  <si>
+    <t>Aleezah Yael</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Esteban Moises </t>
+  </si>
+  <si>
+    <t>Angie Sofía</t>
+  </si>
+  <si>
+    <t>Esteban Gabriel</t>
+  </si>
+  <si>
+    <t>NO</t>
+  </si>
+  <si>
+    <t>Kevin Andrés</t>
+  </si>
+  <si>
+    <t>Amanda Fabiola</t>
+  </si>
+  <si>
+    <t>Kendall Adrián</t>
+  </si>
+  <si>
+    <t>Daniela Ahinoa</t>
+  </si>
+  <si>
+    <t>Daniel Josué</t>
+  </si>
+  <si>
+    <t>Paola Mercedes</t>
+  </si>
+  <si>
+    <t>Yair André</t>
+  </si>
+  <si>
+    <t>Paulo Sergio</t>
+  </si>
+  <si>
+    <t>Danieln Josué</t>
+  </si>
+  <si>
+    <t>Adrián Alonso</t>
+  </si>
+  <si>
+    <t>Alvaro José</t>
+  </si>
+  <si>
+    <t>Dayana de los 
+Ángeles</t>
+  </si>
+  <si>
+    <t>Santiago Fabricio</t>
+  </si>
+  <si>
+    <t>Chloe Valery</t>
+  </si>
+  <si>
+    <t>Joshua Andrés</t>
+  </si>
+  <si>
+    <t>Kevin Josué</t>
+  </si>
+  <si>
+    <t>Yeicot Cristofer</t>
+  </si>
+  <si>
+    <t>Sebastián Joaquín</t>
+  </si>
+  <si>
+    <t>Sandy Valeria</t>
+  </si>
+  <si>
+    <t>Byron Andrés</t>
+  </si>
+  <si>
+    <t>Keyla  Clara</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Emily Patricia </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Abigail del Carmen </t>
+  </si>
+  <si>
+    <t>Amanda Sofía</t>
+  </si>
+  <si>
+    <t>Melany Fabiola</t>
+  </si>
+  <si>
+    <t>Andrés Mauricio</t>
+  </si>
+  <si>
+    <t>Katharina de Jesús</t>
+  </si>
+  <si>
+    <t>Fabián Alberto</t>
+  </si>
+  <si>
+    <t>Javier Antonio</t>
+  </si>
+  <si>
+    <t>Lucía Helena</t>
+  </si>
+  <si>
+    <t>Isaac Mauricio</t>
+  </si>
+  <si>
+    <t>Génesis Ahastari</t>
+  </si>
+  <si>
+    <t>Dayana Cristina</t>
+  </si>
+  <si>
+    <t>Ariel José</t>
+  </si>
+  <si>
+    <t>Deian Antonio</t>
+  </si>
+  <si>
+    <t>Jostín Josué</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Camila María </t>
+  </si>
+  <si>
+    <t>A00150693</t>
+  </si>
+  <si>
+    <t>Kendall Alonso</t>
+  </si>
+  <si>
+    <t>Kenneth Alexander</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dulce </t>
+  </si>
+  <si>
+    <t>A00023954</t>
+  </si>
+  <si>
+    <t>Dayver Alberto</t>
+  </si>
+  <si>
+    <t>Nayely de los 
+Ángeles</t>
+  </si>
+  <si>
+    <t>Evelyn María</t>
+  </si>
+  <si>
+    <t>Mark Daniel</t>
+  </si>
+  <si>
+    <t>Paola Gabriela</t>
+  </si>
+  <si>
+    <t>Stacey Pamela</t>
+  </si>
+  <si>
+    <t>Ian André</t>
+  </si>
+  <si>
+    <t>Franco Andrés</t>
   </si>
   <si>
     <t>AUTORIZADO</t>
   </si>
   <si>
-    <t>Luis Roberto</t>
-[...321 lines deleted...]
-    <t>Beany Abymileth</t>
+    <t>LIX410
+Inglés Integrado para otras carreras I</t>
+  </si>
+  <si>
+    <t>LIX411
+Inglés Integrado para otras carreras II</t>
+  </si>
+  <si>
+    <t>Mónica del 
+Carmen</t>
+  </si>
+  <si>
+    <t>LIX412
+Inglés Integrado para otras carreras III</t>
+  </si>
+  <si>
+    <t>LIX410 - LIX411
+Inglés Integrado para otras carreras I y II</t>
+  </si>
+  <si>
+    <t>LIY401 
+INGLÉS PARA CIEMHCAVI II</t>
   </si>
   <si>
     <t>LIY451
-INGLÉS INTEGRADO EDUC PREES II</t>
-[...3 lines deleted...]
-INGLÉS INTEGRADO EDUC PREES III</t>
+ Inglés Integrado para Preescolar II</t>
   </si>
   <si>
     <t>LIY453 
-INGLÉS INTEGRADO EDUC PREES IV</t>
-[...33 lines deleted...]
-    <t>FRANCÉS INSTRUMENTAL I</t>
+Inglés Integrado para Preescolar IV</t>
+  </si>
+  <si>
+    <t>LIY455 
+Inglés Integrado II para IEG</t>
+  </si>
+  <si>
+    <t>LIY457
+ Inglés Integrado IV para IEG</t>
+  </si>
+  <si>
+    <t>LLK403 Lit. francesa de los siglos 
+XVII y XVIII</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sí </t>
+  </si>
+  <si>
+    <t>Manejo Instrumental del Inglés I y II</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
-  <fonts count="19" x14ac:knownFonts="1">
+  <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="10"/>
-[...21 lines deleted...]
-    <font>
       <b/>
       <sz val="10"/>
-      <color rgb="FF000000"/>
-[...6 lines deleted...]
-      <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <b/>
+      <sz val="20"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="16"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="10"/>
-[...47 lines deleted...]
-      <sz val="11"/>
+      <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="10">
+  <fills count="15">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.79998168889431442"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
         <fgColor theme="0"/>
+        <bgColor rgb="FFFFFFFF"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor rgb="FFF8F9FA"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFFF"/>
+        <bgColor rgb="FFFFFFFF"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF8F9FA"/>
         <bgColor rgb="FFF8F9FA"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="0"/>
+        <fgColor rgb="FFFFFF00"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFF00"/>
         <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="0" tint="-0.14999847407452621"/>
+        <fgColor theme="6" tint="0.59999389629810485"/>
+        <bgColor rgb="FFFFFFFF"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFFFFF"/>
+        <fgColor theme="6" tint="0.79998168889431442"/>
         <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="8" tint="0.79998168889431442"/>
+        <fgColor theme="6" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="8" tint="0.79998168889431442"/>
+        <fgColor theme="6" tint="0.79998168889431442"/>
         <bgColor rgb="FFF8F9FA"/>
       </patternFill>
     </fill>
-    <fill>
-[...4 lines deleted...]
-    </fill>
   </fills>
-  <borders count="9">
+  <borders count="27">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
+      <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="medium">
+      <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="medium">
+      <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="medium">
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-      <right style="medium">
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
-      <bottom style="medium">
-[...12 lines deleted...]
-      <bottom style="medium">
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...3 lines deleted...]
-      <top style="medium">
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
         <color indexed="64"/>
       </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="80">
+  <cellXfs count="129">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...108 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="8" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="10" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="11" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="12" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="13" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="14" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="14" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="12" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="12" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="7" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
-    </xf>
-[...22 lines deleted...]
-      <alignment horizontal="left" indent="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="3">
+  <dxfs count="4">
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor rgb="FFF8F9FA"/>
           <bgColor rgb="FFF8F9FA"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor rgb="FFFFFFFF"/>
           <bgColor rgb="FFFFFFFF"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor rgb="FF5B3F86"/>
           <bgColor rgb="FF5B3F86"/>
         </patternFill>
       </fill>
     </dxf>
+    <dxf>
+      <border>
+        <left style="thin">
+          <color rgb="FF5B3F86"/>
+        </left>
+        <right style="thin">
+          <color rgb="FF5B3F86"/>
+        </right>
+        <top style="thin">
+          <color rgb="FF5B3F86"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FF5B3F86"/>
+        </bottom>
+      </border>
+    </dxf>
   </dxfs>
   <tableStyles count="1">
-    <tableStyle name="Form Responses 1-style" pivot="0" count="3" xr9:uid="{00000000-0011-0000-FFFF-FFFF00000000}">
+    <tableStyle name="Form Responses 1-style" pivot="0" count="4" xr9:uid="{00000000-0011-0000-FFFF-FFFF00000000}">
+      <tableStyleElement type="wholeTable" size="0" dxfId="3"/>
       <tableStyleElement type="headerRow" dxfId="2"/>
       <tableStyleElement type="firstRowStripe" dxfId="1"/>
       <tableStyleElement type="secondRowStripe" dxfId="0"/>
     </tableStyle>
   </tableStyles>
   <colors>
     <mruColors>
-      <color rgb="FFF175D9"/>
-[...7 lines deleted...]
-      <color rgb="FF66CCFF"/>
+      <color rgb="FF99CCFF"/>
+      <color rgb="FF9900FF"/>
+      <color rgb="FF00FFFF"/>
+      <color rgb="FFFF3399"/>
+      <color rgb="FF0000FF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/drawings/_rels/drawing18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
-</file>
-[...30 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
-</file>
-[...14 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>1</xdr:row>
+      <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>13</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>240212</xdr:rowOff>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>238760</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>116494</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Imagen 2" descr="Texto&#10;&#10;El contenido generado por IA puede ser incorrecto.">
+        <xdr:cNvPr id="2" name="Imagen 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ECC41DC7-43E5-D809-39C4-43FEFEDA1F70}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7310A824-1E04-841D-B95B-25918ADF2ED3}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
-        <a:srcRect l="2862" b="1091"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect l="5980" r="3696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="5415643" y="435429"/>
-          <a:ext cx="5440680" cy="7819390"/>
+          <a:off x="5316682" y="0"/>
+          <a:ext cx="7096760" cy="8056880"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
             <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing10.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>7</xdr:col>
+      <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>14</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>60178</xdr:rowOff>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>252095</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>37147</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Imagen 1" descr="Texto&#10;&#10;El contenido generado por IA puede ser incorrecto.">
+        <xdr:cNvPr id="3" name="Imagen 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1E076B7E-49DE-F2D3-048B-B6C704044F8A}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8091928D-3DE7-6CC7-465F-911AF8BCBA64}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
-        <a:srcRect l="2862" b="1091"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect l="1806" t="-8" r="903" b="8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="7722577" y="0"/>
-          <a:ext cx="5440680" cy="7819390"/>
+          <a:off x="4460875" y="0"/>
+          <a:ext cx="7110095" cy="7077710"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
             <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing11.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>7</xdr:col>
+      <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>14</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>83729</xdr:rowOff>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>252095</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>5397</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Imagen 1" descr="Texto&#10;&#10;El contenido generado por IA puede ser incorrecto.">
+        <xdr:cNvPr id="3" name="Imagen 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3CACC084-9B53-4805-78AB-C03445ABD618}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7AFB2143-0D7B-AB08-621C-DE053A9835F9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
-        <a:srcRect l="2862" b="1091"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect l="1806" t="-8" r="903" b="8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="6966857" y="0"/>
-          <a:ext cx="5440680" cy="7819390"/>
+          <a:off x="4460875" y="0"/>
+          <a:ext cx="7110095" cy="7077710"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
             <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing12.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>13</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>79647</xdr:rowOff>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>252095</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>53022</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Imagen 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1071B620-C2C5-FBDC-5A31-361BD6650497}"/>
-[...479 lines deleted...]
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2F5959B6-997C-4A7A-A0FA-168B4A503C8F}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{13C28D16-24EA-11C9-A646-61F3965460C4}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
-        <a:srcRect l="2862" b="1091"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect l="1806" t="-8" r="903" b="8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="5653768" y="360589"/>
-          <a:ext cx="5440680" cy="7819390"/>
+          <a:off x="4905375" y="0"/>
+          <a:ext cx="7110095" cy="7077710"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
             <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing20.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing13.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>13</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>79647</xdr:rowOff>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>252095</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>108585</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Imagen 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B79D8DA7-0FF1-05E9-A46D-5DA28F6EEC59}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CE498DD3-35D5-E1F2-C165-59ECDA5E270A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
-      <xdr:blipFill>
+      <xdr:blipFill rotWithShape="1">
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
-        <a:srcRect/>
+        <a:srcRect l="1806" t="-8" r="903" b="8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="5463268" y="0"/>
-          <a:ext cx="5612130" cy="5400040"/>
+          <a:off x="5016500" y="0"/>
+          <a:ext cx="7110095" cy="7077710"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
-        <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
+        <a:extLst>
+          <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+            <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+          </a:ext>
+        </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing21.xml><?xml version="1.0" encoding="utf-8"?>
-[...59 lines deleted...]
-<file path=xl/drawings/drawing22.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing14.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>13</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>93254</xdr:rowOff>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>252095</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>11892</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Imagen 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0F1C3417-1403-5EA4-2D43-F14A4C14B66B}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1D66687A-68C3-4077-116A-E138354079F9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
-      <xdr:blipFill>
+      <xdr:blipFill rotWithShape="1">
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
-        <a:srcRect/>
+        <a:srcRect l="1806" t="-8" r="903" b="8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="5299982" y="0"/>
-          <a:ext cx="5612130" cy="5400040"/>
+          <a:off x="4909705" y="0"/>
+          <a:ext cx="7110095" cy="7077710"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
-        <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
+        <a:extLst>
+          <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+            <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+          </a:ext>
+        </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing23.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing15.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>13</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>93254</xdr:rowOff>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>252095</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>116522</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Imagen 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3E89CF0E-4333-1277-EDE0-70C89F51BFE7}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C45B2F4A-EA85-5C36-BCF0-434C04D55268}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
-      <xdr:blipFill>
+      <xdr:blipFill rotWithShape="1">
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
-        <a:srcRect/>
+        <a:srcRect l="1806" t="-8" r="903" b="8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="4782911" y="0"/>
-          <a:ext cx="5612130" cy="5400040"/>
+          <a:off x="4675188" y="0"/>
+          <a:ext cx="7110095" cy="7077710"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
-        <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
+        <a:extLst>
+          <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+            <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing16.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>252095</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>108585</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Imagen 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{777E378C-2A45-CD04-D231-752345B80E41}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill rotWithShape="1">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect l="1806" t="-8" r="903" b="8"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="4921250" y="0"/>
+          <a:ext cx="7110095" cy="7077710"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+            <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing17.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>16</xdr:col>
+      <xdr:colOff>238760</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>95567</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Imagen 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7CF5779E-9B2C-4627-B9B2-878E8DDAF9E1}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill rotWithShape="1">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect l="5980" r="3696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="6262688" y="0"/>
+          <a:ext cx="7096760" cy="8056880"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+            <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing18.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>16</xdr:col>
+      <xdr:colOff>238760</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>55880</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Imagen 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F0E3B449-ED6E-43E5-B902-BEC327F81506}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill rotWithShape="1">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect l="5980" r="3696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="5437188" y="0"/>
+          <a:ext cx="7096760" cy="8056880"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+            <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>238760</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>341630</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Imagen 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9A1521E7-F436-6F52-BF73-EE9096D7D068}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill rotWithShape="1">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect l="5980" r="3696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="5264727" y="0"/>
+          <a:ext cx="7096760" cy="8056880"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+            <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+          </a:ext>
+        </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>1</xdr:row>
+      <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>13</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>185783</xdr:rowOff>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>238760</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>73198</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Imagen 2" descr="Texto&#10;&#10;El contenido generado por IA puede ser incorrecto.">
+        <xdr:cNvPr id="2" name="Imagen 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8942529D-9C8B-4B2B-9E7C-3B19B92B7B6B}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9132300E-A01E-575F-5902-6932816AC69F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
-        <a:srcRect l="2862" b="1091"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect l="5980" r="3696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="5592536" y="428625"/>
-          <a:ext cx="5440680" cy="7819390"/>
+          <a:off x="5212773" y="0"/>
+          <a:ext cx="7096760" cy="8056880"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
             <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>1</xdr:row>
+      <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>13</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>178980</xdr:rowOff>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>109855</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>367203</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Imagen 1" descr="Texto&#10;&#10;El contenido generado por IA puede ser incorrecto.">
+        <xdr:cNvPr id="3" name="Imagen 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5F9E03F4-86B1-4D7B-B816-0F7FC3774788}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CE562405-F193-02D5-1E51-E7B47E91550A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
-        <a:srcRect l="2862" b="1091"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect l="4750" r="6491"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="5599339" y="483054"/>
-          <a:ext cx="5440680" cy="7819390"/>
+          <a:off x="5256068" y="0"/>
+          <a:ext cx="6967855" cy="7588885"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
             <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>5</xdr:col>
-      <xdr:colOff>836840</xdr:colOff>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>13607</xdr:rowOff>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>13</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>8890</xdr:rowOff>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>238760</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>125153</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Imagen 1" descr="Texto&#10;&#10;El contenido generado por IA puede ser incorrecto.">
+        <xdr:cNvPr id="2" name="Imagen 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D1E92AAC-0E9E-4EFC-A481-8AB0BDD6035C}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B5263A15-FFF3-BC0C-4215-B6D25F0A1983}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
-        <a:srcRect l="2862" b="1091"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect l="5980" r="3696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="5102679" y="13607"/>
-          <a:ext cx="5440680" cy="7819390"/>
+          <a:off x="5420591" y="0"/>
+          <a:ext cx="7096760" cy="8056880"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
             <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>13</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>117747</xdr:rowOff>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>238760</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>47221</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Imagen 1" descr="Texto&#10;&#10;El contenido generado por IA puede ser incorrecto.">
+        <xdr:cNvPr id="2" name="Imagen 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D65C5CF9-48FF-4D53-BDE5-5F6184C6886B}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4D9B019A-D88A-0AF6-2A23-1F226CF7718C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
-        <a:srcRect l="2862" b="1091"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect l="5980" r="3696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="4810125" y="0"/>
-          <a:ext cx="5440680" cy="7819390"/>
+          <a:off x="5178136" y="0"/>
+          <a:ext cx="7096760" cy="8056880"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
             <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>13</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>49711</xdr:rowOff>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>238760</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>29903</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Imagen 1" descr="Texto&#10;&#10;El contenido generado por IA puede ser incorrecto.">
+        <xdr:cNvPr id="2" name="Imagen 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7C9BDD41-CF0B-4A99-BECB-5D4988E6BA22}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2EBF6A3C-C1B4-B294-3E3B-69163CE183B2}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
-        <a:srcRect l="2862" b="1091"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect l="5980" r="3696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="4674054" y="0"/>
-          <a:ext cx="5440680" cy="7819390"/>
+          <a:off x="5126182" y="0"/>
+          <a:ext cx="7096760" cy="8056880"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
             <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing8.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>5</xdr:col>
-      <xdr:colOff>884464</xdr:colOff>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>13</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>131354</xdr:rowOff>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>238760</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>32067</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Imagen 1" descr="Texto&#10;&#10;El contenido generado por IA puede ser incorrecto.">
+        <xdr:cNvPr id="2" name="Imagen 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{06CB8ADC-5154-401F-855C-277BE5754A0D}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D625F94A-5D61-437C-A23F-BA112336429E}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
-        <a:srcRect l="2862" b="1091"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect l="5980" r="3696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="5422446" y="0"/>
-          <a:ext cx="5440680" cy="7819390"/>
+          <a:off x="5000625" y="0"/>
+          <a:ext cx="7096760" cy="8056880"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
             <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing9.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>13</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>2086</xdr:rowOff>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>238760</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>111442</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Imagen 1" descr="Texto&#10;&#10;El contenido generado por IA puede ser incorrecto.">
+        <xdr:cNvPr id="2" name="Imagen 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D2C75F23-5022-45C4-BB3B-94C3D79C67B9}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{930EEE8C-0AAD-4278-9E99-BF39D488E97D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
-        <a:srcRect l="2862" b="1091"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect l="5980" r="3696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="5538107" y="0"/>
-          <a:ext cx="5440680" cy="7819390"/>
+          <a:off x="4929188" y="0"/>
+          <a:ext cx="7096760" cy="8056880"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
             <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Sheets">
   <a:themeElements>
     <a:clrScheme name="Sheets">
       <a:dk1>
         <a:srgbClr val="000000"/>
@@ -5044,11325 +4829,8688 @@
 
 <file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings13.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings14.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings15.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings16.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings17.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings18.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
-</file>
-[...14 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings23.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9607F23B-3DC0-4AEB-BDF5-211340CB6F63}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0D04FDF5-7F4B-445F-BB19-E75AE569FC71}">
   <sheetPr>
-    <tabColor rgb="FF7030A0"/>
+    <tabColor rgb="FFFFFF00"/>
   </sheetPr>
-  <dimension ref="A1:F113"/>
+  <dimension ref="A1:F98"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="140" zoomScaleNormal="140" workbookViewId="0">
-[...2577 lines deleted...]
-    <sheetView topLeftCell="A2" zoomScale="140" zoomScaleNormal="140" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <selection activeCell="G1" sqref="G1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="4" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="13.85546875" style="2" customWidth="1"/>
+    <col min="1" max="1" width="4.42578125" customWidth="1"/>
+    <col min="2" max="2" width="13.42578125" customWidth="1"/>
+    <col min="3" max="3" width="15.42578125" customWidth="1"/>
+    <col min="4" max="4" width="18" customWidth="1"/>
+    <col min="5" max="5" width="14.7109375" customWidth="1"/>
+    <col min="6" max="6" width="13.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...15 lines deleted...]
-        <v>712</v>
+    <row r="1" spans="1:6" ht="55.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A1" s="108" t="s">
+        <v>752</v>
+      </c>
+      <c r="B1" s="109"/>
+      <c r="C1" s="109"/>
+      <c r="D1" s="109"/>
+      <c r="E1" s="109"/>
+      <c r="F1" s="110"/>
+    </row>
+    <row r="2" spans="1:6" ht="26.25" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="111" t="s">
+        <v>624</v>
+      </c>
+      <c r="B2" s="112"/>
+      <c r="C2" s="38" t="s">
+        <v>625</v>
       </c>
       <c r="D2" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E2" s="9" t="s">
-        <v>713</v>
-[...6 lines deleted...]
-      <c r="A3" s="5">
+        <v>626</v>
+      </c>
+      <c r="F2" s="9" t="s">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" ht="29.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="41">
         <v>1</v>
       </c>
-      <c r="B3" s="14" t="s">
+      <c r="B3" s="40" t="s">
+        <v>445</v>
+      </c>
+      <c r="C3" s="2" t="s">
+        <v>259</v>
+      </c>
+      <c r="D3" s="2" t="s">
+        <v>446</v>
+      </c>
+      <c r="E3" s="25" t="s">
+        <v>669</v>
+      </c>
+      <c r="F3" s="37" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" ht="29.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="41">
+        <v>2</v>
+      </c>
+      <c r="B4" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="C4" s="2" t="s">
+        <v>586</v>
+      </c>
+      <c r="D4" s="2" t="s">
+        <v>587</v>
+      </c>
+      <c r="E4" s="25">
+        <v>119340375</v>
+      </c>
+      <c r="F4" s="37" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" ht="29.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="41">
+        <v>3</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>612</v>
+      </c>
+      <c r="C5" s="4" t="s">
+        <v>613</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>670</v>
+      </c>
+      <c r="E5" s="24">
+        <v>120120917</v>
+      </c>
+      <c r="F5" s="37" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" ht="29.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="41">
+        <v>4</v>
+      </c>
+      <c r="B6" s="4" t="s">
+        <v>557</v>
+      </c>
+      <c r="C6" s="4" t="s">
+        <v>558</v>
+      </c>
+      <c r="D6" s="4" t="s">
+        <v>671</v>
+      </c>
+      <c r="E6" s="24">
+        <v>118410766</v>
+      </c>
+      <c r="F6" s="37" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" ht="29.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="41">
+        <v>5</v>
+      </c>
+      <c r="B7" s="4" t="s">
+        <v>498</v>
+      </c>
+      <c r="C7" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="D7" s="4" t="s">
+        <v>499</v>
+      </c>
+      <c r="E7" s="24">
+        <v>208810372</v>
+      </c>
+      <c r="F7" s="37" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" ht="29.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="41">
+        <v>6</v>
+      </c>
+      <c r="B8" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="C8" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="D8" s="4" t="s">
+        <v>537</v>
+      </c>
+      <c r="E8" s="24">
+        <v>117270324</v>
+      </c>
+      <c r="F8" s="37" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" ht="29.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="41">
+        <v>7</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="C9" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="D9" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="E9" s="25">
+        <v>119040991</v>
+      </c>
+      <c r="F9" s="37" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" ht="29.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="41">
+        <v>8</v>
+      </c>
+      <c r="B10" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="C10" s="4" t="s">
+        <v>313</v>
+      </c>
+      <c r="D10" s="4" t="s">
+        <v>314</v>
+      </c>
+      <c r="E10" s="24">
+        <v>401790239</v>
+      </c>
+      <c r="F10" s="37" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" ht="29.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="41">
+        <v>9</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="C11" s="2" t="s">
+        <v>465</v>
+      </c>
+      <c r="D11" s="2" t="s">
+        <v>466</v>
+      </c>
+      <c r="E11" s="25">
+        <v>119900995</v>
+      </c>
+      <c r="F11" s="37" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" ht="29.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="41">
+        <v>10</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>329</v>
+      </c>
+      <c r="C12" s="2" t="s">
+        <v>207</v>
+      </c>
+      <c r="D12" s="2" t="s">
+        <v>420</v>
+      </c>
+      <c r="E12" s="25">
+        <v>208660438</v>
+      </c>
+      <c r="F12" s="37" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" ht="29.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="41">
+        <v>11</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="C13" s="2" t="s">
+        <v>128</v>
+      </c>
+      <c r="D13" s="6" t="s">
+        <v>672</v>
+      </c>
+      <c r="E13" s="25">
+        <v>402700261</v>
+      </c>
+      <c r="F13" s="37" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" ht="29.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="41">
+        <v>12</v>
+      </c>
+      <c r="B14" s="2" t="s">
+        <v>290</v>
+      </c>
+      <c r="C14" s="2" t="s">
+        <v>291</v>
+      </c>
+      <c r="D14" s="2" t="s">
+        <v>292</v>
+      </c>
+      <c r="E14" s="25">
+        <v>120280171</v>
+      </c>
+      <c r="F14" s="37" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" ht="29.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="41">
+        <v>13</v>
+      </c>
+      <c r="B15" s="4" t="s">
+        <v>583</v>
+      </c>
+      <c r="C15" s="4" t="s">
+        <v>584</v>
+      </c>
+      <c r="D15" s="4" t="s">
+        <v>585</v>
+      </c>
+      <c r="E15" s="24">
+        <v>305790386</v>
+      </c>
+      <c r="F15" s="37" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" ht="29.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="41">
+        <v>14</v>
+      </c>
+      <c r="B16" s="2" t="s">
         <v>69</v>
       </c>
-      <c r="C3" s="14" t="s">
-[...17 lines deleted...]
-      <c r="B4" s="14" t="s">
+      <c r="C16" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="D16" s="2" t="s">
+        <v>325</v>
+      </c>
+      <c r="E16" s="25">
+        <v>117990696</v>
+      </c>
+      <c r="F16" s="37" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" ht="29.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="41">
+        <v>15</v>
+      </c>
+      <c r="B17" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="C17" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D17" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="E17" s="24">
+        <v>110880154</v>
+      </c>
+      <c r="F17" s="37" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" ht="29.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="41">
+        <v>16</v>
+      </c>
+      <c r="B18" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="C18" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="D18" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="E18" s="24">
+        <v>305590263</v>
+      </c>
+      <c r="F18" s="37" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" ht="29.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="41">
+        <v>17</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>374</v>
+      </c>
+      <c r="C19" s="2" t="s">
+        <v>401</v>
+      </c>
+      <c r="D19" s="2" t="s">
+        <v>402</v>
+      </c>
+      <c r="E19" s="25">
+        <v>120110158</v>
+      </c>
+      <c r="F19" s="37" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" ht="29.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="41">
+        <v>18</v>
+      </c>
+      <c r="B20" s="4" t="s">
+        <v>392</v>
+      </c>
+      <c r="C20" s="4" t="s">
+        <v>463</v>
+      </c>
+      <c r="D20" s="4" t="s">
+        <v>464</v>
+      </c>
+      <c r="E20" s="24">
+        <v>209070589</v>
+      </c>
+      <c r="F20" s="37" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" ht="29.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="41">
+        <v>19</v>
+      </c>
+      <c r="B21" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="C21" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="D21" s="4" t="s">
+        <v>154</v>
+      </c>
+      <c r="E21" s="24">
+        <v>208600217</v>
+      </c>
+      <c r="F21" s="37" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" ht="29.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="41">
+        <v>20</v>
+      </c>
+      <c r="B22" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="C22" s="4" t="s">
+        <v>362</v>
+      </c>
+      <c r="D22" s="4" t="s">
+        <v>321</v>
+      </c>
+      <c r="E22" s="24">
+        <v>120370041</v>
+      </c>
+      <c r="F22" s="37" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" ht="29.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="41">
+        <v>21</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>225</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>226</v>
+      </c>
+      <c r="D23" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="E23" s="25">
+        <v>120140499</v>
+      </c>
+      <c r="F23" s="37" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" ht="29.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="41">
+        <v>22</v>
+      </c>
+      <c r="B24" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="C24" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="D24" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="E24" s="24">
+        <v>208390245</v>
+      </c>
+      <c r="F24" s="37" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" ht="29.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="41">
+        <v>23</v>
+      </c>
+      <c r="B25" s="4" t="s">
+        <v>494</v>
+      </c>
+      <c r="C25" s="4" t="s">
+        <v>495</v>
+      </c>
+      <c r="D25" s="4" t="s">
+        <v>673</v>
+      </c>
+      <c r="E25" s="24">
+        <v>402650004</v>
+      </c>
+      <c r="F25" s="37" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" ht="29.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="41">
+        <v>24</v>
+      </c>
+      <c r="B26" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="C26" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="D26" s="4" t="s">
+        <v>674</v>
+      </c>
+      <c r="E26" s="24">
+        <v>605040739</v>
+      </c>
+      <c r="F26" s="37" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" ht="29.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="41">
+        <v>25</v>
+      </c>
+      <c r="B27" s="2" t="s">
+        <v>200</v>
+      </c>
+      <c r="C27" s="2" t="s">
+        <v>201</v>
+      </c>
+      <c r="D27" s="2" t="s">
+        <v>202</v>
+      </c>
+      <c r="E27" s="25">
+        <v>115620599</v>
+      </c>
+      <c r="F27" s="37" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" ht="29.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="41">
+        <v>26</v>
+      </c>
+      <c r="B28" s="2" t="s">
+        <v>341</v>
+      </c>
+      <c r="C28" s="2" t="s">
+        <v>342</v>
+      </c>
+      <c r="D28" s="2" t="s">
+        <v>343</v>
+      </c>
+      <c r="E28" s="25">
+        <v>119560651</v>
+      </c>
+      <c r="F28" s="37" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" ht="29.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="41">
+        <v>27</v>
+      </c>
+      <c r="B29" s="2" t="s">
+        <v>559</v>
+      </c>
+      <c r="C29" s="2" t="s">
+        <v>347</v>
+      </c>
+      <c r="D29" s="2" t="s">
+        <v>675</v>
+      </c>
+      <c r="E29" s="25">
+        <v>117850667</v>
+      </c>
+      <c r="F29" s="37" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" ht="29.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="41">
+        <v>28</v>
+      </c>
+      <c r="B30" s="4" t="s">
+        <v>285</v>
+      </c>
+      <c r="C30" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="D30" s="4" t="s">
         <v>242</v>
       </c>
-      <c r="C4" s="14" t="s">
+      <c r="E30" s="24">
+        <v>118730996</v>
+      </c>
+      <c r="F30" s="37" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" ht="29.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="41">
+        <v>29</v>
+      </c>
+      <c r="B31" s="4" t="s">
+        <v>395</v>
+      </c>
+      <c r="C31" s="4" t="s">
+        <v>396</v>
+      </c>
+      <c r="D31" s="4" t="s">
+        <v>676</v>
+      </c>
+      <c r="E31" s="24">
+        <v>118450375</v>
+      </c>
+      <c r="F31" s="37" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" ht="29.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="41">
+        <v>30</v>
+      </c>
+      <c r="B32" s="2" t="s">
+        <v>529</v>
+      </c>
+      <c r="C32" s="2" t="s">
+        <v>530</v>
+      </c>
+      <c r="D32" s="2" t="s">
+        <v>506</v>
+      </c>
+      <c r="E32" s="25">
+        <v>901200285</v>
+      </c>
+      <c r="F32" s="37" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" ht="29.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="41">
+        <v>31</v>
+      </c>
+      <c r="B33" s="4" t="s">
+        <v>256</v>
+      </c>
+      <c r="C33" s="4" t="s">
+        <v>469</v>
+      </c>
+      <c r="D33" s="4" t="s">
+        <v>677</v>
+      </c>
+      <c r="E33" s="24">
+        <v>208760992</v>
+      </c>
+      <c r="F33" s="37" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" ht="29.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="41">
+        <v>32</v>
+      </c>
+      <c r="B34" s="4" t="s">
+        <v>155</v>
+      </c>
+      <c r="C34" s="4" t="s">
+        <v>415</v>
+      </c>
+      <c r="D34" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="E34" s="24">
+        <v>120140571</v>
+      </c>
+      <c r="F34" s="37" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" ht="29.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="41">
+        <v>33</v>
+      </c>
+      <c r="B35" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="C35" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="D35" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E35" s="25">
+        <v>402360636</v>
+      </c>
+      <c r="F35" s="37" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" ht="29.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="41">
+        <v>34</v>
+      </c>
+      <c r="B36" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="C36" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="D36" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="E36" s="25">
+        <v>402570840</v>
+      </c>
+      <c r="F36" s="37" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" ht="29.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="41">
+        <v>35</v>
+      </c>
+      <c r="B37" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="C37" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="D37" s="4" t="s">
+        <v>293</v>
+      </c>
+      <c r="E37" s="24">
+        <v>208960942</v>
+      </c>
+      <c r="F37" s="37" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" ht="29.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="41">
+        <v>36</v>
+      </c>
+      <c r="B38" s="4" t="s">
+        <v>590</v>
+      </c>
+      <c r="C38" s="4" t="s">
+        <v>591</v>
+      </c>
+      <c r="D38" s="4" t="s">
+        <v>592</v>
+      </c>
+      <c r="E38" s="24">
+        <v>402810048</v>
+      </c>
+      <c r="F38" s="37" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" ht="29.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="41">
+        <v>37</v>
+      </c>
+      <c r="B39" s="4" t="s">
+        <v>346</v>
+      </c>
+      <c r="C39" s="4" t="s">
+        <v>347</v>
+      </c>
+      <c r="D39" s="4" t="s">
+        <v>348</v>
+      </c>
+      <c r="E39" s="24">
+        <v>118260943</v>
+      </c>
+      <c r="F39" s="37" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" ht="29.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="41">
+        <v>38</v>
+      </c>
+      <c r="B40" s="2" t="s">
+        <v>480</v>
+      </c>
+      <c r="C40" s="2" t="s">
+        <v>347</v>
+      </c>
+      <c r="D40" s="2" t="s">
+        <v>455</v>
+      </c>
+      <c r="E40" s="25">
+        <v>119460097</v>
+      </c>
+      <c r="F40" s="37" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" ht="29.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="41">
+        <v>39</v>
+      </c>
+      <c r="B41" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="C41" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="D41" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="E41" s="24">
+        <v>117720129</v>
+      </c>
+      <c r="F41" s="37" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" ht="29.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="41">
+        <v>40</v>
+      </c>
+      <c r="B42" s="2" t="s">
+        <v>610</v>
+      </c>
+      <c r="C42" s="2" t="s">
+        <v>611</v>
+      </c>
+      <c r="D42" s="2" t="s">
+        <v>628</v>
+      </c>
+      <c r="E42" s="25">
+        <v>120070827</v>
+      </c>
+      <c r="F42" s="37" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" ht="29.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="41">
+        <v>41</v>
+      </c>
+      <c r="B43" s="4" t="s">
+        <v>491</v>
+      </c>
+      <c r="C43" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="D43" s="4" t="s">
+        <v>678</v>
+      </c>
+      <c r="E43" s="24">
+        <v>402680634</v>
+      </c>
+      <c r="F43" s="37" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" ht="29.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="41">
+        <v>42</v>
+      </c>
+      <c r="B44" s="2" t="s">
+        <v>360</v>
+      </c>
+      <c r="C44" s="2" t="s">
+        <v>361</v>
+      </c>
+      <c r="D44" s="2" t="s">
+        <v>679</v>
+      </c>
+      <c r="E44" s="25">
+        <v>305670344</v>
+      </c>
+      <c r="F44" s="37" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" ht="29.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="41">
+        <v>43</v>
+      </c>
+      <c r="B45" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="C45" s="2" t="s">
+        <v>577</v>
+      </c>
+      <c r="D45" s="2" t="s">
+        <v>578</v>
+      </c>
+      <c r="E45" s="25">
+        <v>120070683</v>
+      </c>
+      <c r="F45" s="37" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" ht="29.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="41">
+        <v>44</v>
+      </c>
+      <c r="B46" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="C46" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="D46" s="4" t="s">
+        <v>158</v>
+      </c>
+      <c r="E46" s="24">
+        <v>118590880</v>
+      </c>
+      <c r="F46" s="37" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" ht="29.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="41">
+        <v>45</v>
+      </c>
+      <c r="B47" s="2" t="s">
+        <v>255</v>
+      </c>
+      <c r="C47" s="2" t="s">
+        <v>256</v>
+      </c>
+      <c r="D47" s="2" t="s">
+        <v>257</v>
+      </c>
+      <c r="E47" s="25">
+        <v>119410768</v>
+      </c>
+      <c r="F47" s="37" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" ht="29.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="41">
+        <v>46</v>
+      </c>
+      <c r="B48" s="2" t="s">
+        <v>255</v>
+      </c>
+      <c r="C48" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="D48" s="2" t="s">
+        <v>680</v>
+      </c>
+      <c r="E48" s="25">
+        <v>120350370</v>
+      </c>
+      <c r="F48" s="37" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" ht="29.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="41">
+        <v>47</v>
+      </c>
+      <c r="B49" s="2" t="s">
+        <v>243</v>
+      </c>
+      <c r="C49" s="2" t="s">
+        <v>244</v>
+      </c>
+      <c r="D49" s="2" t="s">
+        <v>681</v>
+      </c>
+      <c r="E49" s="25">
+        <v>120010664</v>
+      </c>
+      <c r="F49" s="37" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" ht="29.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="41">
+        <v>48</v>
+      </c>
+      <c r="B50" s="2" t="s">
+        <v>593</v>
+      </c>
+      <c r="C50" s="2" t="s">
+        <v>594</v>
+      </c>
+      <c r="D50" s="2" t="s">
+        <v>595</v>
+      </c>
+      <c r="E50" s="25">
+        <v>120320184</v>
+      </c>
+      <c r="F50" s="37" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" ht="29.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="41">
+        <v>49</v>
+      </c>
+      <c r="B51" s="4" t="s">
+        <v>381</v>
+      </c>
+      <c r="C51" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="D51" s="4" t="s">
         <v>382</v>
       </c>
-      <c r="D4" s="14" t="s">
-[...17 lines deleted...]
-      <c r="C5" s="14" t="s">
+      <c r="E51" s="24">
+        <v>120140395</v>
+      </c>
+      <c r="F51" s="37" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" ht="29.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="41">
+        <v>50</v>
+      </c>
+      <c r="B52" s="4" t="s">
+        <v>381</v>
+      </c>
+      <c r="C52" s="4" t="s">
+        <v>491</v>
+      </c>
+      <c r="D52" s="4" t="s">
+        <v>682</v>
+      </c>
+      <c r="E52" s="24">
+        <v>120040512</v>
+      </c>
+      <c r="F52" s="37" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6" ht="29.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="41">
+        <v>51</v>
+      </c>
+      <c r="B53" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="C53" s="4" t="s">
+        <v>295</v>
+      </c>
+      <c r="D53" s="4" t="s">
+        <v>609</v>
+      </c>
+      <c r="E53" s="24">
+        <v>402440619</v>
+      </c>
+      <c r="F53" s="37" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6" ht="29.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="41">
+        <v>52</v>
+      </c>
+      <c r="B54" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="C54" s="4" t="s">
+        <v>260</v>
+      </c>
+      <c r="D54" s="4" t="s">
+        <v>333</v>
+      </c>
+      <c r="E54" s="24">
+        <v>305700948</v>
+      </c>
+      <c r="F54" s="37" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6" ht="29.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="41">
+        <v>53</v>
+      </c>
+      <c r="B55" s="2" t="s">
+        <v>315</v>
+      </c>
+      <c r="C55" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="D55" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="E55" s="25">
+        <v>111190996</v>
+      </c>
+      <c r="F55" s="37" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6" ht="29.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="41">
+        <v>54</v>
+      </c>
+      <c r="B56" s="4" t="s">
+        <v>198</v>
+      </c>
+      <c r="C56" s="4" t="s">
+        <v>199</v>
+      </c>
+      <c r="D56" s="4" t="s">
+        <v>683</v>
+      </c>
+      <c r="E56" s="24">
+        <v>120220091</v>
+      </c>
+      <c r="F56" s="37" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6" ht="29.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="41">
+        <v>55</v>
+      </c>
+      <c r="B57" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="C57" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="D57" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="E57" s="24">
+        <v>120120182</v>
+      </c>
+      <c r="F57" s="37" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6" ht="29.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="41">
+        <v>56</v>
+      </c>
+      <c r="B58" s="4" t="s">
+        <v>263</v>
+      </c>
+      <c r="C58" s="4" t="s">
+        <v>264</v>
+      </c>
+      <c r="D58" s="4" t="s">
+        <v>218</v>
+      </c>
+      <c r="E58" s="24">
+        <v>120030250</v>
+      </c>
+      <c r="F58" s="37" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6" ht="29.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="41">
+        <v>57</v>
+      </c>
+      <c r="B59" s="2" t="s">
+        <v>282</v>
+      </c>
+      <c r="C59" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="D59" s="2" t="s">
+        <v>489</v>
+      </c>
+      <c r="E59" s="25">
+        <v>208790116</v>
+      </c>
+      <c r="F59" s="37" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6" ht="29.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="41">
+        <v>58</v>
+      </c>
+      <c r="B60" s="2" t="s">
+        <v>282</v>
+      </c>
+      <c r="C60" s="2" t="s">
+        <v>129</v>
+      </c>
+      <c r="D60" s="2" t="s">
+        <v>245</v>
+      </c>
+      <c r="E60" s="25">
+        <v>120130590</v>
+      </c>
+      <c r="F60" s="37" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6" ht="29.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="41">
+        <v>59</v>
+      </c>
+      <c r="B61" s="4" t="s">
+        <v>430</v>
+      </c>
+      <c r="C61" s="4" t="s">
+        <v>431</v>
+      </c>
+      <c r="D61" s="4" t="s">
         <v>432</v>
       </c>
-      <c r="D5" s="14" t="s">
-[...54 lines deleted...]
-      <c r="B8" s="14" t="s">
+      <c r="E61" s="24">
+        <v>603860762</v>
+      </c>
+      <c r="F61" s="37" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6" ht="29.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="41">
+        <v>60</v>
+      </c>
+      <c r="B62" s="4" t="s">
+        <v>572</v>
+      </c>
+      <c r="C62" s="4" t="s">
+        <v>350</v>
+      </c>
+      <c r="D62" s="4" t="s">
+        <v>204</v>
+      </c>
+      <c r="E62" s="24">
+        <v>305750322</v>
+      </c>
+      <c r="F62" s="37" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6" ht="29.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="41">
+        <v>61</v>
+      </c>
+      <c r="B63" s="2" t="s">
+        <v>436</v>
+      </c>
+      <c r="C63" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="D63" s="2" t="s">
+        <v>437</v>
+      </c>
+      <c r="E63" s="25">
+        <v>120080669</v>
+      </c>
+      <c r="F63" s="37" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6" ht="29.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="41">
+        <v>62</v>
+      </c>
+      <c r="B64" s="2" t="s">
+        <v>384</v>
+      </c>
+      <c r="C64" s="2" t="s">
+        <v>385</v>
+      </c>
+      <c r="D64" s="2" t="s">
+        <v>684</v>
+      </c>
+      <c r="E64" s="25">
+        <v>402800962</v>
+      </c>
+      <c r="F64" s="37" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6" ht="29.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="41">
+        <v>63</v>
+      </c>
+      <c r="B65" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="C65" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="D65" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="E65" s="25">
+        <v>118460518</v>
+      </c>
+      <c r="F65" s="37" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6" ht="29.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="41">
+        <v>64</v>
+      </c>
+      <c r="B66" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="C66" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="D66" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="E66" s="25">
+        <v>119530701</v>
+      </c>
+      <c r="F66" s="37" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6" ht="29.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="41">
+        <v>65</v>
+      </c>
+      <c r="B67" s="2" t="s">
+        <v>370</v>
+      </c>
+      <c r="C67" s="2" t="s">
+        <v>371</v>
+      </c>
+      <c r="D67" s="2" t="s">
+        <v>372</v>
+      </c>
+      <c r="E67" s="25">
+        <v>120350282</v>
+      </c>
+      <c r="F67" s="37" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6" ht="29.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A68" s="41">
+        <v>66</v>
+      </c>
+      <c r="B68" s="2" t="s">
+        <v>564</v>
+      </c>
+      <c r="C68" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="D68" s="2" t="s">
+        <v>565</v>
+      </c>
+      <c r="E68" s="25">
+        <v>119220990</v>
+      </c>
+      <c r="F68" s="37" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="69" spans="1:6" ht="29.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A69" s="41">
+        <v>67</v>
+      </c>
+      <c r="B69" s="4" t="s">
+        <v>476</v>
+      </c>
+      <c r="C69" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="D69" s="4" t="s">
+        <v>685</v>
+      </c>
+      <c r="E69" s="24">
+        <v>901410037</v>
+      </c>
+      <c r="F69" s="37" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="70" spans="1:6" ht="29.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A70" s="41">
+        <v>68</v>
+      </c>
+      <c r="B70" s="2" t="s">
+        <v>205</v>
+      </c>
+      <c r="C70" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="D70" s="2" t="s">
+        <v>206</v>
+      </c>
+      <c r="E70" s="25">
+        <v>402800001</v>
+      </c>
+      <c r="F70" s="37" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="71" spans="1:6" ht="29.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A71" s="41">
+        <v>69</v>
+      </c>
+      <c r="B71" s="4" t="s">
+        <v>340</v>
+      </c>
+      <c r="C71" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="D71" s="4" t="s">
+        <v>686</v>
+      </c>
+      <c r="E71" s="24">
+        <v>120390697</v>
+      </c>
+      <c r="F71" s="37" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="72" spans="1:6" ht="29.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A72" s="41">
+        <v>70</v>
+      </c>
+      <c r="B72" s="2" t="s">
+        <v>538</v>
+      </c>
+      <c r="C72" s="2" t="s">
+        <v>324</v>
+      </c>
+      <c r="D72" s="2" t="s">
+        <v>539</v>
+      </c>
+      <c r="E72" s="25">
+        <v>118650875</v>
+      </c>
+      <c r="F72" s="37" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="73" spans="1:6" ht="29.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A73" s="41">
+        <v>71</v>
+      </c>
+      <c r="B73" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="C73" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="D73" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="E73" s="24">
+        <v>402620449</v>
+      </c>
+      <c r="F73" s="37" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="74" spans="1:6" ht="29.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A74" s="41">
+        <v>72</v>
+      </c>
+      <c r="B74" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="C74" s="4" t="s">
+        <v>259</v>
+      </c>
+      <c r="D74" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="E74" s="24">
+        <v>119790179</v>
+      </c>
+      <c r="F74" s="37" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="75" spans="1:6" ht="29.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A75" s="41">
+        <v>73</v>
+      </c>
+      <c r="B75" s="4" t="s">
+        <v>449</v>
+      </c>
+      <c r="C75" s="4" t="s">
+        <v>450</v>
+      </c>
+      <c r="D75" s="4" t="s">
+        <v>451</v>
+      </c>
+      <c r="E75" s="24">
+        <v>402720040</v>
+      </c>
+      <c r="F75" s="37" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="76" spans="1:6" ht="29.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A76" s="41">
+        <v>74</v>
+      </c>
+      <c r="B76" s="2" t="s">
+        <v>196</v>
+      </c>
+      <c r="C76" s="2" t="s">
+        <v>197</v>
+      </c>
+      <c r="D76" s="2" t="s">
+        <v>687</v>
+      </c>
+      <c r="E76" s="25" t="s">
+        <v>688</v>
+      </c>
+      <c r="F76" s="37" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="77" spans="1:6" ht="29.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A77" s="41">
+        <v>75</v>
+      </c>
+      <c r="B77" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="C77" s="2" t="s">
+        <v>629</v>
+      </c>
+      <c r="D77" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="E77" s="25">
+        <v>208720269</v>
+      </c>
+      <c r="F77" s="37" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="78" spans="1:6" ht="29.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A78" s="41">
+        <v>76</v>
+      </c>
+      <c r="B78" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="C78" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="D78" s="2" t="s">
+        <v>689</v>
+      </c>
+      <c r="E78" s="25">
+        <v>402710646</v>
+      </c>
+      <c r="F78" s="37" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="79" spans="1:6" ht="29.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A79" s="41">
+        <v>77</v>
+      </c>
+      <c r="B79" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="C79" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="D79" s="4" t="s">
+        <v>250</v>
+      </c>
+      <c r="E79" s="24">
+        <v>119970009</v>
+      </c>
+      <c r="F79" s="37" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="80" spans="1:6" ht="29.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A80" s="41">
+        <v>78</v>
+      </c>
+      <c r="B80" s="4" t="s">
+        <v>183</v>
+      </c>
+      <c r="C80" s="4" t="s">
+        <v>324</v>
+      </c>
+      <c r="D80" s="4" t="s">
+        <v>481</v>
+      </c>
+      <c r="E80" s="24">
+        <v>120100069</v>
+      </c>
+      <c r="F80" s="37" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="81" spans="1:6" ht="29.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A81" s="41">
+        <v>79</v>
+      </c>
+      <c r="B81" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C81" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="D81" s="2" t="s">
+        <v>690</v>
+      </c>
+      <c r="E81" s="25">
+        <v>208930825</v>
+      </c>
+      <c r="F81" s="37" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="82" spans="1:6" ht="29.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A82" s="41">
+        <v>80</v>
+      </c>
+      <c r="B82" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C82" s="2" t="s">
+        <v>187</v>
+      </c>
+      <c r="D82" s="2" t="s">
+        <v>188</v>
+      </c>
+      <c r="E82" s="25">
+        <v>118960162</v>
+      </c>
+      <c r="F82" s="37" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="83" spans="1:6" ht="29.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A83" s="41">
+        <v>81</v>
+      </c>
+      <c r="B83" s="2" t="s">
+        <v>484</v>
+      </c>
+      <c r="C83" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="D83" s="2" t="s">
+        <v>620</v>
+      </c>
+      <c r="E83" s="25">
+        <v>402780928</v>
+      </c>
+      <c r="F83" s="37" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="84" spans="1:6" ht="29.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A84" s="41">
+        <v>82</v>
+      </c>
+      <c r="B84" s="4" t="s">
+        <v>630</v>
+      </c>
+      <c r="C84" s="4" t="s">
+        <v>203</v>
+      </c>
+      <c r="D84" s="33" t="s">
+        <v>691</v>
+      </c>
+      <c r="E84" s="24">
+        <v>120190723</v>
+      </c>
+      <c r="F84" s="37" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="85" spans="1:6" ht="29.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A85" s="41">
+        <v>83</v>
+      </c>
+      <c r="B85" s="2" t="s">
+        <v>249</v>
+      </c>
+      <c r="C85" s="2" t="s">
+        <v>207</v>
+      </c>
+      <c r="D85" s="2" t="s">
+        <v>483</v>
+      </c>
+      <c r="E85" s="25">
+        <v>504750203</v>
+      </c>
+      <c r="F85" s="37" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="86" spans="1:6" ht="29.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A86" s="41">
+        <v>84</v>
+      </c>
+      <c r="B86" s="2" t="s">
+        <v>295</v>
+      </c>
+      <c r="C86" s="2" t="s">
+        <v>454</v>
+      </c>
+      <c r="D86" s="6" t="s">
+        <v>692</v>
+      </c>
+      <c r="E86" s="25">
+        <v>119450381</v>
+      </c>
+      <c r="F86" s="37" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="87" spans="1:6" ht="29.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A87" s="41">
+        <v>85</v>
+      </c>
+      <c r="B87" s="4" t="s">
+        <v>295</v>
+      </c>
+      <c r="C87" s="4" t="s">
+        <v>619</v>
+      </c>
+      <c r="D87" s="4" t="s">
+        <v>578</v>
+      </c>
+      <c r="E87" s="24">
+        <v>305290032</v>
+      </c>
+      <c r="F87" s="37" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="88" spans="1:6" ht="29.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A88" s="41">
+        <v>86</v>
+      </c>
+      <c r="B88" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="C88" s="4" t="s">
+        <v>484</v>
+      </c>
+      <c r="D88" s="4" t="s">
+        <v>485</v>
+      </c>
+      <c r="E88" s="24">
+        <v>120190520</v>
+      </c>
+      <c r="F88" s="37" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="89" spans="1:6" ht="29.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A89" s="41">
+        <v>87</v>
+      </c>
+      <c r="B89" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="C89" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="D89" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="E89" s="24">
+        <v>120060878</v>
+      </c>
+      <c r="F89" s="37" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="90" spans="1:6" ht="29.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A90" s="41">
+        <v>88</v>
+      </c>
+      <c r="B90" s="2" t="s">
+        <v>334</v>
+      </c>
+      <c r="C90" s="2" t="s">
+        <v>228</v>
+      </c>
+      <c r="D90" s="2" t="s">
+        <v>335</v>
+      </c>
+      <c r="E90" s="25">
+        <v>120210683</v>
+      </c>
+      <c r="F90" s="37" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="91" spans="1:6" ht="29.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A91" s="41">
+        <v>89</v>
+      </c>
+      <c r="B91" s="4" t="s">
+        <v>194</v>
+      </c>
+      <c r="C91" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="D91" s="4" t="s">
+        <v>195</v>
+      </c>
+      <c r="E91" s="24">
+        <v>120130332</v>
+      </c>
+      <c r="F91" s="37" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="92" spans="1:6" ht="29.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A92" s="41">
+        <v>90</v>
+      </c>
+      <c r="B92" s="4" t="s">
+        <v>523</v>
+      </c>
+      <c r="C92" s="4" t="s">
+        <v>524</v>
+      </c>
+      <c r="D92" s="4" t="s">
+        <v>525</v>
+      </c>
+      <c r="E92" s="24">
+        <v>119870677</v>
+      </c>
+      <c r="F92" s="37" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="93" spans="1:6" ht="29.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A93" s="41">
+        <v>91</v>
+      </c>
+      <c r="B93" s="2" t="s">
         <v>301</v>
       </c>
-      <c r="C8" s="14" t="s">
+      <c r="C93" s="2" t="s">
         <v>302</v>
       </c>
-      <c r="D8" s="14" t="s">
+      <c r="D93" s="2" t="s">
         <v>303</v>
       </c>
-      <c r="E8" s="56">
-[...3 lines deleted...]
-        <v>789</v>
+      <c r="E93" s="25">
+        <v>603510366</v>
+      </c>
+      <c r="F93" s="37" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="94" spans="1:6" ht="29.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A94" s="41">
+        <v>92</v>
+      </c>
+      <c r="B94" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="C94" s="2" t="s">
+        <v>384</v>
+      </c>
+      <c r="D94" s="2" t="s">
+        <v>496</v>
+      </c>
+      <c r="E94" s="25">
+        <v>208950028</v>
+      </c>
+      <c r="F94" s="37" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="95" spans="1:6" ht="29.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A95" s="41">
+        <v>93</v>
+      </c>
+      <c r="B95" s="4" t="s">
+        <v>441</v>
+      </c>
+      <c r="C95" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="D95" s="4" t="s">
+        <v>693</v>
+      </c>
+      <c r="E95" s="24">
+        <v>120320995</v>
+      </c>
+      <c r="F95" s="37" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="96" spans="1:6" ht="29.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A96" s="41">
+        <v>94</v>
+      </c>
+      <c r="B96" s="2" t="s">
+        <v>631</v>
+      </c>
+      <c r="C96" s="2" t="s">
+        <v>514</v>
+      </c>
+      <c r="D96" s="2" t="s">
+        <v>515</v>
+      </c>
+      <c r="E96" s="25">
+        <v>119570406</v>
+      </c>
+      <c r="F96" s="37" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="97" spans="1:6" ht="29.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A97" s="41">
+        <v>95</v>
+      </c>
+      <c r="B97" s="2" t="s">
+        <v>209</v>
+      </c>
+      <c r="C97" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="D97" s="6" t="s">
+        <v>627</v>
+      </c>
+      <c r="E97" s="25">
+        <v>402770351</v>
+      </c>
+      <c r="F97" s="37" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="98" spans="1:6" ht="29.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A98" s="41">
+        <v>96</v>
+      </c>
+      <c r="B98" s="2" t="s">
+        <v>439</v>
+      </c>
+      <c r="C98" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="D98" s="2" t="s">
+        <v>694</v>
+      </c>
+      <c r="E98" s="25">
+        <v>120310620</v>
+      </c>
+      <c r="F98" s="37" t="s">
+        <v>122</v>
       </c>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="B3:E8">
-[...532 lines deleted...]
-    <sortCondition ref="B3:B18"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="B10:E11">
+    <sortCondition ref="B9:B11"/>
   </sortState>
   <mergeCells count="2">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D9E9E8C8-3C26-45BB-833D-C3606239E4B8}">
+<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DA403361-D88E-4A06-A05D-8CE4AD9AB566}">
   <sheetPr>
-    <tabColor rgb="FF7030A0"/>
+    <tabColor theme="9" tint="-0.249977111117893"/>
   </sheetPr>
-  <dimension ref="A1:G3"/>
+  <dimension ref="A1:F4"/>
   <sheetViews>
-    <sheetView zoomScale="140" zoomScaleNormal="140" workbookViewId="0">
+    <sheetView topLeftCell="A15" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
       <selection activeCell="G1" sqref="G1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="4" style="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="6" max="6" width="12.85546875" style="2" customWidth="1"/>
+    <col min="1" max="1" width="3.85546875" customWidth="1"/>
+    <col min="2" max="2" width="12.42578125" style="7" customWidth="1"/>
+    <col min="3" max="3" width="15.42578125" style="7" customWidth="1"/>
+    <col min="4" max="4" width="10.28515625" style="7" customWidth="1"/>
+    <col min="5" max="5" width="12.28515625" customWidth="1"/>
+    <col min="6" max="6" width="12.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...17 lines deleted...]
-      <c r="D2" s="9" t="s">
+    <row r="1" spans="1:6" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="125" t="s">
+        <v>267</v>
+      </c>
+      <c r="B1" s="118"/>
+      <c r="C1" s="118"/>
+      <c r="D1" s="118"/>
+      <c r="E1" s="118"/>
+      <c r="F1" s="119"/>
+    </row>
+    <row r="2" spans="1:6" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="123" t="s">
+        <v>624</v>
+      </c>
+      <c r="B2" s="124"/>
+      <c r="C2" s="32" t="s">
+        <v>625</v>
+      </c>
+      <c r="D2" s="27" t="s">
         <v>0</v>
       </c>
-      <c r="E2" s="9" t="s">
-[...7 lines deleted...]
-      <c r="A3" s="5">
+      <c r="E2" s="27" t="s">
+        <v>626</v>
+      </c>
+      <c r="F2" s="89" t="s">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="41">
         <v>1</v>
       </c>
-      <c r="B3" s="14" t="s">
-[...14 lines deleted...]
-      <c r="G3" s="28"/>
+      <c r="B3" s="103" t="s">
+        <v>265</v>
+      </c>
+      <c r="C3" s="102" t="s">
+        <v>183</v>
+      </c>
+      <c r="D3" s="102" t="s">
+        <v>266</v>
+      </c>
+      <c r="E3" s="104">
+        <v>800790773</v>
+      </c>
+      <c r="F3" s="37" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="41">
+        <v>2</v>
+      </c>
+      <c r="B4" s="72" t="s">
+        <v>81</v>
+      </c>
+      <c r="C4" s="11" t="s">
+        <v>116</v>
+      </c>
+      <c r="D4" s="11" t="s">
+        <v>389</v>
+      </c>
+      <c r="E4" s="13">
+        <v>110390890</v>
+      </c>
+      <c r="F4" s="37" t="s">
+        <v>763</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="2">
+    <mergeCell ref="A2:B2"/>
+    <mergeCell ref="A1:F1"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FB1911D6-7ABB-41E0-937D-60A0C0DAF6FB}">
+  <sheetPr>
+    <tabColor rgb="FFFF0000"/>
+  </sheetPr>
+  <dimension ref="A1:F6"/>
+  <sheetViews>
+    <sheetView zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
+      <selection activeCell="G1" sqref="G1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="3.7109375" customWidth="1"/>
+    <col min="2" max="2" width="13.42578125" style="7" customWidth="1"/>
+    <col min="3" max="3" width="11.42578125" style="7" customWidth="1"/>
+    <col min="4" max="4" width="14.28515625" style="7" customWidth="1"/>
+    <col min="5" max="5" width="11.28515625" customWidth="1"/>
+    <col min="6" max="6" width="12.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="125" t="s">
+        <v>20</v>
+      </c>
+      <c r="B1" s="118"/>
+      <c r="C1" s="118"/>
+      <c r="D1" s="118"/>
+      <c r="E1" s="118"/>
+      <c r="F1" s="119"/>
+    </row>
+    <row r="2" spans="1:6" ht="26.25" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="111" t="s">
+        <v>624</v>
+      </c>
+      <c r="B2" s="112"/>
+      <c r="C2" s="60" t="s">
+        <v>625</v>
+      </c>
+      <c r="D2" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="E2" s="16" t="s">
+        <v>626</v>
+      </c>
+      <c r="F2" s="89" t="s">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="105">
+        <v>1</v>
+      </c>
+      <c r="B3" s="76" t="s">
+        <v>98</v>
+      </c>
+      <c r="C3" s="11" t="s">
+        <v>99</v>
+      </c>
+      <c r="D3" s="11" t="s">
+        <v>100</v>
+      </c>
+      <c r="E3" s="13">
+        <v>206700693</v>
+      </c>
+      <c r="F3" s="37" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="41">
+        <v>2</v>
+      </c>
+      <c r="B4" s="74" t="s">
+        <v>387</v>
+      </c>
+      <c r="C4" s="12" t="s">
+        <v>60</v>
+      </c>
+      <c r="D4" s="12" t="s">
+        <v>467</v>
+      </c>
+      <c r="E4" s="14">
+        <v>206110477</v>
+      </c>
+      <c r="F4" s="37" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="41">
+        <v>3</v>
+      </c>
+      <c r="B5" s="72" t="s">
+        <v>51</v>
+      </c>
+      <c r="C5" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="D5" s="11" t="s">
+        <v>549</v>
+      </c>
+      <c r="E5" s="13">
+        <v>113130802</v>
+      </c>
+      <c r="F5" s="37" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="41">
+        <v>4</v>
+      </c>
+      <c r="B6" s="74" t="s">
+        <v>17</v>
+      </c>
+      <c r="C6" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="D6" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="E6" s="14">
+        <v>401920856</v>
+      </c>
+      <c r="F6" s="37" t="s">
+        <v>763</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:B2"/>
   </mergeCells>
-  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" orientation="landscape" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6ED83CC1-6659-43F4-8B9C-86553325C082}">
+  <sheetPr>
+    <tabColor rgb="FF002060"/>
+  </sheetPr>
+  <dimension ref="A1:F18"/>
+  <sheetViews>
+    <sheetView zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
+      <selection activeCell="G1" sqref="G1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="3.85546875" customWidth="1"/>
+    <col min="2" max="2" width="13.42578125" style="7" customWidth="1"/>
+    <col min="3" max="3" width="15.42578125" style="7" customWidth="1"/>
+    <col min="4" max="4" width="15.7109375" style="7" customWidth="1"/>
+    <col min="5" max="5" width="12.42578125" customWidth="1"/>
+    <col min="6" max="6" width="12.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" ht="27.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="125" t="s">
+        <v>764</v>
+      </c>
+      <c r="B1" s="118"/>
+      <c r="C1" s="118"/>
+      <c r="D1" s="118"/>
+      <c r="E1" s="118"/>
+      <c r="F1" s="119"/>
+    </row>
+    <row r="2" spans="1:6" ht="26.25" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="111" t="s">
+        <v>624</v>
+      </c>
+      <c r="B2" s="112"/>
+      <c r="C2" s="60" t="s">
+        <v>625</v>
+      </c>
+      <c r="D2" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="E2" s="16" t="s">
+        <v>626</v>
+      </c>
+      <c r="F2" s="89" t="s">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" ht="25.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="46">
+        <v>1</v>
+      </c>
+      <c r="B3" s="95" t="s">
+        <v>121</v>
+      </c>
+      <c r="C3" s="15" t="s">
+        <v>415</v>
+      </c>
+      <c r="D3" s="15" t="s">
+        <v>544</v>
+      </c>
+      <c r="E3" s="20">
+        <v>111460235</v>
+      </c>
+      <c r="F3" s="37" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" ht="25.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="46">
+        <v>2</v>
+      </c>
+      <c r="B4" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="C4" s="4" t="s">
+        <v>313</v>
+      </c>
+      <c r="D4" s="4" t="s">
+        <v>314</v>
+      </c>
+      <c r="E4" s="5">
+        <v>401790239</v>
+      </c>
+      <c r="F4" s="37" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" ht="25.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="46">
+        <v>3</v>
+      </c>
+      <c r="B5" s="15" t="s">
+        <v>347</v>
+      </c>
+      <c r="C5" s="15" t="s">
+        <v>404</v>
+      </c>
+      <c r="D5" s="15" t="s">
+        <v>405</v>
+      </c>
+      <c r="E5" s="20">
+        <v>503980729</v>
+      </c>
+      <c r="F5" s="37" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" ht="25.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="46">
+        <v>4</v>
+      </c>
+      <c r="B6" s="15" t="s">
+        <v>47</v>
+      </c>
+      <c r="C6" s="15" t="s">
+        <v>127</v>
+      </c>
+      <c r="D6" s="15" t="s">
+        <v>599</v>
+      </c>
+      <c r="E6" s="20">
+        <v>111920496</v>
+      </c>
+      <c r="F6" s="37" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" ht="25.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="46">
+        <v>5</v>
+      </c>
+      <c r="B7" s="18" t="s">
+        <v>81</v>
+      </c>
+      <c r="C7" s="18" t="s">
+        <v>233</v>
+      </c>
+      <c r="D7" s="18" t="s">
+        <v>268</v>
+      </c>
+      <c r="E7" s="19">
+        <v>304140934</v>
+      </c>
+      <c r="F7" s="37" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" ht="25.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="46">
+        <v>6</v>
+      </c>
+      <c r="B8" s="18" t="s">
+        <v>233</v>
+      </c>
+      <c r="C8" s="18" t="s">
+        <v>200</v>
+      </c>
+      <c r="D8" s="18" t="s">
+        <v>339</v>
+      </c>
+      <c r="E8" s="19">
+        <v>108140561</v>
+      </c>
+      <c r="F8" s="37" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" ht="25.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="46">
+        <v>7</v>
+      </c>
+      <c r="B9" s="18" t="s">
+        <v>116</v>
+      </c>
+      <c r="C9" s="18" t="s">
+        <v>54</v>
+      </c>
+      <c r="D9" s="18" t="s">
+        <v>117</v>
+      </c>
+      <c r="E9" s="19">
+        <v>110530653</v>
+      </c>
+      <c r="F9" s="37" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" ht="25.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="46">
+        <v>8</v>
+      </c>
+      <c r="B10" s="18" t="s">
+        <v>143</v>
+      </c>
+      <c r="C10" s="18" t="s">
+        <v>69</v>
+      </c>
+      <c r="D10" s="18" t="s">
+        <v>543</v>
+      </c>
+      <c r="E10" s="19">
+        <v>206130632</v>
+      </c>
+      <c r="F10" s="37" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" ht="25.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="46">
+        <v>9</v>
+      </c>
+      <c r="B11" s="15" t="s">
+        <v>287</v>
+      </c>
+      <c r="C11" s="15" t="s">
+        <v>288</v>
+      </c>
+      <c r="D11" s="15" t="s">
+        <v>289</v>
+      </c>
+      <c r="E11" s="20">
+        <v>801490891</v>
+      </c>
+      <c r="F11" s="37" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" ht="25.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="46">
+        <v>10</v>
+      </c>
+      <c r="B12" s="15" t="s">
+        <v>184</v>
+      </c>
+      <c r="C12" s="15" t="s">
+        <v>185</v>
+      </c>
+      <c r="D12" s="15" t="s">
+        <v>186</v>
+      </c>
+      <c r="E12" s="20">
+        <v>402280815</v>
+      </c>
+      <c r="F12" s="37" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" ht="25.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="46">
+        <v>11</v>
+      </c>
+      <c r="B13" s="15" t="s">
+        <v>78</v>
+      </c>
+      <c r="C13" s="15" t="s">
+        <v>272</v>
+      </c>
+      <c r="D13" s="15" t="s">
+        <v>273</v>
+      </c>
+      <c r="E13" s="20">
+        <v>110890198</v>
+      </c>
+      <c r="F13" s="37" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" ht="25.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="46">
+        <v>12</v>
+      </c>
+      <c r="B14" s="15" t="s">
+        <v>156</v>
+      </c>
+      <c r="C14" s="15" t="s">
+        <v>527</v>
+      </c>
+      <c r="D14" s="15" t="s">
+        <v>218</v>
+      </c>
+      <c r="E14" s="20">
+        <v>110340717</v>
+      </c>
+      <c r="F14" s="37" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" ht="25.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="46">
+        <v>13</v>
+      </c>
+      <c r="B15" s="18" t="s">
+        <v>274</v>
+      </c>
+      <c r="C15" s="18" t="s">
+        <v>142</v>
+      </c>
+      <c r="D15" s="18" t="s">
+        <v>275</v>
+      </c>
+      <c r="E15" s="19">
+        <v>304760844</v>
+      </c>
+      <c r="F15" s="37" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" ht="25.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="46">
+        <v>14</v>
+      </c>
+      <c r="B16" s="18" t="s">
+        <v>417</v>
+      </c>
+      <c r="C16" s="18" t="s">
+        <v>280</v>
+      </c>
+      <c r="D16" s="18" t="s">
+        <v>567</v>
+      </c>
+      <c r="E16" s="19">
+        <v>110770558</v>
+      </c>
+      <c r="F16" s="37" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" ht="25.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="46">
+        <v>15</v>
+      </c>
+      <c r="B17" s="18" t="s">
+        <v>36</v>
+      </c>
+      <c r="C17" s="18" t="s">
+        <v>91</v>
+      </c>
+      <c r="D17" s="18" t="s">
+        <v>648</v>
+      </c>
+      <c r="E17" s="19">
+        <v>303780305</v>
+      </c>
+      <c r="F17" s="37" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" ht="25.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="46">
+        <v>16</v>
+      </c>
+      <c r="B18" s="18" t="s">
+        <v>216</v>
+      </c>
+      <c r="C18" s="18" t="s">
+        <v>50</v>
+      </c>
+      <c r="D18" s="18" t="s">
+        <v>607</v>
+      </c>
+      <c r="E18" s="19">
+        <v>112950725</v>
+      </c>
+      <c r="F18" s="37" t="s">
+        <v>763</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="2">
+    <mergeCell ref="A1:F1"/>
+    <mergeCell ref="A2:B2"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E3A6B9FE-D16D-4F4F-A679-4FD7EE494B57}">
+  <sheetPr>
+    <tabColor rgb="FFFFFF00"/>
+  </sheetPr>
+  <dimension ref="A1:F7"/>
+  <sheetViews>
+    <sheetView zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
+      <selection activeCell="G1" sqref="G1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="4.140625" customWidth="1"/>
+    <col min="2" max="2" width="13.42578125" style="7" customWidth="1"/>
+    <col min="3" max="3" width="13.5703125" style="7" customWidth="1"/>
+    <col min="4" max="4" width="17.85546875" style="7" customWidth="1"/>
+    <col min="5" max="5" width="13.5703125" customWidth="1"/>
+    <col min="6" max="6" width="12.5703125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="125" t="s">
+        <v>650</v>
+      </c>
+      <c r="B1" s="118"/>
+      <c r="C1" s="118"/>
+      <c r="D1" s="118"/>
+      <c r="E1" s="118"/>
+      <c r="F1" s="126"/>
+    </row>
+    <row r="2" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="122" t="s">
+        <v>624</v>
+      </c>
+      <c r="B2" s="127"/>
+      <c r="C2" s="60" t="s">
+        <v>625</v>
+      </c>
+      <c r="D2" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="E2" s="17" t="s">
+        <v>626</v>
+      </c>
+      <c r="F2" s="8" t="s">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" s="23" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="106">
+        <v>1</v>
+      </c>
+      <c r="B3" s="2" t="s">
+        <v>545</v>
+      </c>
+      <c r="C3" s="2" t="s">
+        <v>546</v>
+      </c>
+      <c r="D3" s="2" t="s">
+        <v>547</v>
+      </c>
+      <c r="E3" s="3">
+        <v>602640819</v>
+      </c>
+      <c r="F3" s="61" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" s="23" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="106">
+        <v>2</v>
+      </c>
+      <c r="B4" s="4" t="s">
+        <v>442</v>
+      </c>
+      <c r="C4" s="4" t="s">
+        <v>443</v>
+      </c>
+      <c r="D4" s="4" t="s">
+        <v>444</v>
+      </c>
+      <c r="E4" s="5">
+        <v>109760522</v>
+      </c>
+      <c r="F4" s="37" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" s="23" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="106">
+        <v>3</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="C5" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="D5" s="2" t="s">
+        <v>497</v>
+      </c>
+      <c r="E5" s="3">
+        <v>112050929</v>
+      </c>
+      <c r="F5" s="37" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" s="23" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="106">
+        <v>4</v>
+      </c>
+      <c r="B6" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="C6" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="D6" s="2" t="s">
+        <v>383</v>
+      </c>
+      <c r="E6" s="3">
+        <v>603590187</v>
+      </c>
+      <c r="F6" s="37" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" s="23" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="106">
+        <v>5</v>
+      </c>
+      <c r="B7" s="4" t="s">
+        <v>521</v>
+      </c>
+      <c r="C7" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="D7" s="4" t="s">
+        <v>522</v>
+      </c>
+      <c r="E7" s="5">
+        <v>503510318</v>
+      </c>
+      <c r="F7" s="37" t="s">
+        <v>763</v>
+      </c>
+    </row>
+  </sheetData>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="B3:F7">
+    <sortCondition ref="B3:B7"/>
+  </sortState>
+  <mergeCells count="2">
+    <mergeCell ref="A1:F1"/>
+    <mergeCell ref="A2:B2"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0FFD304D-6C0C-4C59-9AF4-F812C56C4480}">
+  <sheetPr>
+    <tabColor rgb="FF00B050"/>
+  </sheetPr>
+  <dimension ref="A1:F14"/>
+  <sheetViews>
+    <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+      <selection activeCell="G1" sqref="G1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="4.28515625" customWidth="1"/>
+    <col min="2" max="2" width="13.42578125" style="7" customWidth="1"/>
+    <col min="3" max="3" width="13.5703125" style="7" customWidth="1"/>
+    <col min="4" max="4" width="14.7109375" style="7" customWidth="1"/>
+    <col min="5" max="5" width="15.28515625" customWidth="1"/>
+    <col min="6" max="6" width="12.28515625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="125" t="s">
+        <v>651</v>
+      </c>
+      <c r="B1" s="118"/>
+      <c r="C1" s="118"/>
+      <c r="D1" s="118"/>
+      <c r="E1" s="118"/>
+      <c r="F1" s="119"/>
+    </row>
+    <row r="2" spans="1:6" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="122" t="s">
+        <v>624</v>
+      </c>
+      <c r="B2" s="112"/>
+      <c r="C2" s="32" t="s">
+        <v>625</v>
+      </c>
+      <c r="D2" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="E2" s="27" t="s">
+        <v>626</v>
+      </c>
+      <c r="F2" s="8" t="s">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" s="23" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="106">
+        <v>1</v>
+      </c>
+      <c r="B3" s="40" t="s">
+        <v>2</v>
+      </c>
+      <c r="C3" s="39" t="s">
+        <v>233</v>
+      </c>
+      <c r="D3" s="39" t="s">
+        <v>566</v>
+      </c>
+      <c r="E3" s="107">
+        <v>112100991</v>
+      </c>
+      <c r="F3" s="61" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" s="23" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="106">
+        <v>2</v>
+      </c>
+      <c r="B4" s="43" t="s">
+        <v>36</v>
+      </c>
+      <c r="C4" s="4" t="s">
+        <v>304</v>
+      </c>
+      <c r="D4" s="4" t="s">
+        <v>604</v>
+      </c>
+      <c r="E4" s="5">
+        <v>115150071</v>
+      </c>
+      <c r="F4" s="61" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" ht="13.5" thickBot="1" x14ac:dyDescent="0.25"/>
+    <row r="6" spans="1:6" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="125" t="s">
+        <v>652</v>
+      </c>
+      <c r="B6" s="118"/>
+      <c r="C6" s="118"/>
+      <c r="D6" s="118"/>
+      <c r="E6" s="118"/>
+      <c r="F6" s="119"/>
+    </row>
+    <row r="7" spans="1:6" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="122" t="s">
+        <v>624</v>
+      </c>
+      <c r="B7" s="112"/>
+      <c r="C7" s="60" t="s">
+        <v>625</v>
+      </c>
+      <c r="D7" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="E7" s="16" t="s">
+        <v>626</v>
+      </c>
+      <c r="F7" s="8" t="s">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="26">
+        <v>1</v>
+      </c>
+      <c r="B8" s="39" t="s">
+        <v>53</v>
+      </c>
+      <c r="C8" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="D8" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="E8" s="3">
+        <v>205870064</v>
+      </c>
+      <c r="F8" s="61" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="26">
+        <v>2</v>
+      </c>
+      <c r="B9" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="C9" s="4" t="s">
+        <v>251</v>
+      </c>
+      <c r="D9" s="4" t="s">
+        <v>252</v>
+      </c>
+      <c r="E9" s="5">
+        <v>207560568</v>
+      </c>
+      <c r="F9" s="61" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="26">
+        <v>3</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C10" s="2" t="s">
+        <v>233</v>
+      </c>
+      <c r="D10" s="2" t="s">
+        <v>573</v>
+      </c>
+      <c r="E10" s="3">
+        <v>112100991</v>
+      </c>
+      <c r="F10" s="61" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="26">
+        <v>4</v>
+      </c>
+      <c r="B11" s="4" t="s">
+        <v>322</v>
+      </c>
+      <c r="C11" s="4" t="s">
+        <v>374</v>
+      </c>
+      <c r="D11" s="4" t="s">
+        <v>375</v>
+      </c>
+      <c r="E11" s="5">
+        <v>116110542</v>
+      </c>
+      <c r="F11" s="61" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="26">
+        <v>5</v>
+      </c>
+      <c r="B12" s="4" t="s">
+        <v>371</v>
+      </c>
+      <c r="C12" s="4" t="s">
+        <v>534</v>
+      </c>
+      <c r="D12" s="4" t="s">
+        <v>506</v>
+      </c>
+      <c r="E12" s="5">
+        <v>111350365</v>
+      </c>
+      <c r="F12" s="61" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="26">
+        <v>6</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>251</v>
+      </c>
+      <c r="C13" s="2" t="s">
+        <v>207</v>
+      </c>
+      <c r="D13" s="2" t="s">
+        <v>300</v>
+      </c>
+      <c r="E13" s="3">
+        <v>110110824</v>
+      </c>
+      <c r="F13" s="61" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="26">
+        <v>7</v>
+      </c>
+      <c r="B14" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="C14" s="2" t="s">
+        <v>512</v>
+      </c>
+      <c r="D14" s="2" t="s">
+        <v>513</v>
+      </c>
+      <c r="E14" s="3">
+        <v>112300890</v>
+      </c>
+      <c r="F14" s="61" t="s">
+        <v>763</v>
+      </c>
+    </row>
+  </sheetData>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="B9:F14">
+    <sortCondition ref="B8:B14"/>
+  </sortState>
+  <mergeCells count="4">
+    <mergeCell ref="A2:B2"/>
+    <mergeCell ref="A7:B7"/>
+    <mergeCell ref="A6:F6"/>
+    <mergeCell ref="A1:F1"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{22D2EB99-5B55-4CB5-B0AB-ABD052DC36E4}">
+  <sheetPr>
+    <tabColor rgb="FFFF3399"/>
+  </sheetPr>
+  <dimension ref="A1:F5"/>
+  <sheetViews>
+    <sheetView zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
+      <selection activeCell="G1" sqref="G1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="4.28515625" customWidth="1"/>
+    <col min="2" max="2" width="11" style="7" customWidth="1"/>
+    <col min="3" max="3" width="12.7109375" style="7" customWidth="1"/>
+    <col min="4" max="4" width="15.7109375" style="7" customWidth="1"/>
+    <col min="5" max="5" width="13.85546875" customWidth="1"/>
+    <col min="6" max="6" width="12.5703125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="125" t="s">
+        <v>649</v>
+      </c>
+      <c r="B1" s="118"/>
+      <c r="C1" s="118"/>
+      <c r="D1" s="118"/>
+      <c r="E1" s="118"/>
+      <c r="F1" s="119"/>
+    </row>
+    <row r="2" spans="1:6" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="128" t="s">
+        <v>624</v>
+      </c>
+      <c r="B2" s="124"/>
+      <c r="C2" s="60" t="s">
+        <v>625</v>
+      </c>
+      <c r="D2" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="E2" s="17" t="s">
+        <v>626</v>
+      </c>
+      <c r="F2" s="27" t="s">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="26">
+        <v>1</v>
+      </c>
+      <c r="B3" s="103" t="s">
+        <v>7</v>
+      </c>
+      <c r="C3" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D3" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="E3" s="14">
+        <v>206010815</v>
+      </c>
+      <c r="F3" s="61" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="26">
+        <v>2</v>
+      </c>
+      <c r="B4" s="72" t="s">
+        <v>101</v>
+      </c>
+      <c r="C4" s="11" t="s">
+        <v>102</v>
+      </c>
+      <c r="D4" s="11" t="s">
+        <v>103</v>
+      </c>
+      <c r="E4" s="13">
+        <v>112800073</v>
+      </c>
+      <c r="F4" s="61" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="26">
+        <v>3</v>
+      </c>
+      <c r="B5" s="74" t="s">
+        <v>140</v>
+      </c>
+      <c r="C5" s="12" t="s">
+        <v>233</v>
+      </c>
+      <c r="D5" s="12" t="s">
+        <v>608</v>
+      </c>
+      <c r="E5" s="14">
+        <v>111710266</v>
+      </c>
+      <c r="F5" s="61" t="s">
+        <v>763</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="2">
+    <mergeCell ref="A2:B2"/>
+    <mergeCell ref="A1:F1"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="360" verticalDpi="360" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AD718DBD-FE1A-4195-95EF-9BDF6466B280}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{213FF999-801F-4848-B069-8CF0CB60BD91}">
   <sheetPr>
-    <tabColor rgb="FFFFC000"/>
+    <tabColor rgb="FF00FFFF"/>
   </sheetPr>
-  <dimension ref="A1:G5"/>
+  <dimension ref="A1:F4"/>
   <sheetViews>
-    <sheetView zoomScale="140" zoomScaleNormal="140" workbookViewId="0">
+    <sheetView zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
       <selection activeCell="G1" sqref="G1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="4" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="14.7109375" style="2" customWidth="1"/>
+    <col min="1" max="1" width="5.28515625" customWidth="1"/>
+    <col min="2" max="2" width="13.42578125" style="7" customWidth="1"/>
+    <col min="3" max="3" width="13.28515625" style="7" customWidth="1"/>
+    <col min="4" max="4" width="12.7109375" style="7" customWidth="1"/>
+    <col min="5" max="5" width="16.7109375" customWidth="1"/>
+    <col min="6" max="6" width="12.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...17 lines deleted...]
-      <c r="D2" s="9" t="s">
+    <row r="1" spans="1:6" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="125" t="s">
+        <v>653</v>
+      </c>
+      <c r="B1" s="118"/>
+      <c r="C1" s="118"/>
+      <c r="D1" s="118"/>
+      <c r="E1" s="118"/>
+      <c r="F1" s="119"/>
+    </row>
+    <row r="2" spans="1:6" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="122" t="s">
+        <v>624</v>
+      </c>
+      <c r="B2" s="127"/>
+      <c r="C2" s="60" t="s">
+        <v>625</v>
+      </c>
+      <c r="D2" s="16" t="s">
         <v>0</v>
       </c>
-      <c r="E2" s="9" t="s">
-[...7 lines deleted...]
-      <c r="A3" s="5">
+      <c r="E2" s="16" t="s">
+        <v>626</v>
+      </c>
+      <c r="F2" s="89" t="s">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="26">
         <v>1</v>
       </c>
-      <c r="B3" s="14" t="s">
-[...8 lines deleted...]
-      <c r="E3" s="74">
+      <c r="B3" s="15" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3" s="92" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="E3" s="20">
+        <v>109850255</v>
+      </c>
+      <c r="F3" s="61" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="26">
+        <v>2</v>
+      </c>
+      <c r="B4" s="18" t="s">
+        <v>1</v>
+      </c>
+      <c r="C4" s="91" t="s">
+        <v>2</v>
+      </c>
+      <c r="D4" s="18" t="s">
+        <v>3</v>
+      </c>
+      <c r="E4" s="19">
         <v>116010015</v>
       </c>
-      <c r="F3" s="32" t="s">
-[...42 lines deleted...]
-        <v>789</v>
+      <c r="F4" s="61" t="s">
+        <v>763</v>
       </c>
     </row>
   </sheetData>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="B3:F3">
+    <sortCondition ref="B3"/>
+  </sortState>
   <mergeCells count="2">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:B2"/>
   </mergeCells>
-  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" orientation="landscape" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="360" verticalDpi="360" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8C709165-8231-4A4F-93CD-4CE42B6A17F2}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{89097355-1344-4C03-9373-130D4B107304}">
   <sheetPr>
-    <tabColor theme="5" tint="-0.249977111117893"/>
+    <tabColor rgb="FFFF0000"/>
+  </sheetPr>
+  <dimension ref="A1:G5"/>
+  <sheetViews>
+    <sheetView zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
+      <selection activeCell="H1" sqref="H1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="2.5703125" customWidth="1"/>
+    <col min="2" max="2" width="11.42578125" style="7" customWidth="1"/>
+    <col min="3" max="3" width="10.42578125" style="7" customWidth="1"/>
+    <col min="4" max="4" width="14.7109375" style="7" customWidth="1"/>
+    <col min="5" max="5" width="11.7109375" customWidth="1"/>
+    <col min="6" max="6" width="30.28515625" customWidth="1"/>
+    <col min="7" max="7" width="12.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="125" t="s">
+        <v>654</v>
+      </c>
+      <c r="B1" s="118"/>
+      <c r="C1" s="118"/>
+      <c r="D1" s="118"/>
+      <c r="E1" s="118"/>
+      <c r="F1" s="118"/>
+      <c r="G1" s="119"/>
+    </row>
+    <row r="2" spans="1:7" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="111" t="s">
+        <v>624</v>
+      </c>
+      <c r="B2" s="112"/>
+      <c r="C2" s="94" t="s">
+        <v>625</v>
+      </c>
+      <c r="D2" s="89" t="s">
+        <v>0</v>
+      </c>
+      <c r="E2" s="89" t="s">
+        <v>626</v>
+      </c>
+      <c r="F2" s="89" t="s">
+        <v>658</v>
+      </c>
+      <c r="G2" s="89" t="s">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7" s="23" customFormat="1" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="96">
+        <v>1</v>
+      </c>
+      <c r="B3" s="95" t="s">
+        <v>644</v>
+      </c>
+      <c r="C3" s="29" t="s">
+        <v>659</v>
+      </c>
+      <c r="D3" s="30" t="s">
+        <v>227</v>
+      </c>
+      <c r="E3" s="31">
+        <v>111970996</v>
+      </c>
+      <c r="F3" s="88" t="s">
+        <v>762</v>
+      </c>
+      <c r="G3" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" s="23" customFormat="1" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="96">
+        <v>2</v>
+      </c>
+      <c r="B4" s="97" t="s">
+        <v>123</v>
+      </c>
+      <c r="C4" s="12" t="s">
+        <v>124</v>
+      </c>
+      <c r="D4" s="12" t="s">
+        <v>125</v>
+      </c>
+      <c r="E4" s="28">
+        <v>118190044</v>
+      </c>
+      <c r="F4" s="87" t="s">
+        <v>126</v>
+      </c>
+      <c r="G4" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="46">
+        <v>3</v>
+      </c>
+      <c r="B5" s="87" t="s">
+        <v>427</v>
+      </c>
+      <c r="C5" s="74" t="s">
+        <v>36</v>
+      </c>
+      <c r="D5" s="12" t="s">
+        <v>428</v>
+      </c>
+      <c r="E5" s="67" t="s">
+        <v>655</v>
+      </c>
+      <c r="F5" s="87" t="s">
+        <v>429</v>
+      </c>
+      <c r="G5" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="2">
+    <mergeCell ref="A1:G1"/>
+    <mergeCell ref="A2:B2"/>
+  </mergeCells>
+  <pageMargins left="0.70866141732283472" right="0.11811023622047245" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3F250B8D-E120-4293-8E79-E2D7B14B11EA}">
+  <sheetPr>
+    <tabColor rgb="FF9900FF"/>
   </sheetPr>
   <dimension ref="A1:G3"/>
   <sheetViews>
-    <sheetView zoomScale="140" zoomScaleNormal="140" workbookViewId="0">
+    <sheetView zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
+      <selection activeCell="H1" sqref="H1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="3.140625" customWidth="1"/>
+    <col min="2" max="2" width="10.85546875" style="7" customWidth="1"/>
+    <col min="3" max="3" width="10.7109375" style="7" customWidth="1"/>
+    <col min="4" max="4" width="10.42578125" style="7" customWidth="1"/>
+    <col min="5" max="5" width="12.5703125" customWidth="1"/>
+    <col min="6" max="6" width="21.7109375" customWidth="1"/>
+    <col min="7" max="7" width="12.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="125" t="s">
+        <v>656</v>
+      </c>
+      <c r="B1" s="118"/>
+      <c r="C1" s="118"/>
+      <c r="D1" s="118"/>
+      <c r="E1" s="118"/>
+      <c r="F1" s="118"/>
+      <c r="G1" s="119"/>
+    </row>
+    <row r="2" spans="1:7" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="111" t="s">
+        <v>624</v>
+      </c>
+      <c r="B2" s="112"/>
+      <c r="C2" s="60" t="s">
+        <v>625</v>
+      </c>
+      <c r="D2" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="E2" s="16" t="s">
+        <v>626</v>
+      </c>
+      <c r="F2" s="89" t="s">
+        <v>658</v>
+      </c>
+      <c r="G2" s="27" t="s">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7" s="23" customFormat="1" ht="43.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="99">
+        <v>1</v>
+      </c>
+      <c r="B3" s="100" t="s">
+        <v>212</v>
+      </c>
+      <c r="C3" s="100" t="s">
+        <v>366</v>
+      </c>
+      <c r="D3" s="100" t="s">
+        <v>100</v>
+      </c>
+      <c r="E3" s="101">
+        <v>113210055</v>
+      </c>
+      <c r="F3" s="98" t="s">
+        <v>657</v>
+      </c>
+      <c r="G3" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="2">
+    <mergeCell ref="A1:G1"/>
+    <mergeCell ref="A2:B2"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C03EDF7E-0AAC-40CF-AD37-062953B6A2A7}">
+  <sheetPr>
+    <tabColor rgb="FF00B050"/>
+  </sheetPr>
+  <dimension ref="A1:F151"/>
+  <sheetViews>
+    <sheetView topLeftCell="A49" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <selection activeCell="G1" sqref="G1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="4" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="14" style="2" customWidth="1"/>
+    <col min="1" max="1" width="4.42578125" style="45" customWidth="1"/>
+    <col min="2" max="2" width="13.42578125" style="7" customWidth="1"/>
+    <col min="3" max="3" width="15.42578125" style="7" customWidth="1"/>
+    <col min="4" max="4" width="17.42578125" style="7" customWidth="1"/>
+    <col min="5" max="5" width="15.28515625" customWidth="1"/>
+    <col min="6" max="6" width="13" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...10 lines deleted...]
-      <c r="A2" s="57" t="s">
+    <row r="1" spans="1:6" ht="59.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A1" s="108" t="s">
+        <v>753</v>
+      </c>
+      <c r="B1" s="109"/>
+      <c r="C1" s="109"/>
+      <c r="D1" s="109"/>
+      <c r="E1" s="109"/>
+      <c r="F1" s="110"/>
+    </row>
+    <row r="2" spans="1:6" ht="26.25" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="111" t="s">
+        <v>624</v>
+      </c>
+      <c r="B2" s="112"/>
+      <c r="C2" s="48" t="s">
+        <v>625</v>
+      </c>
+      <c r="D2" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="E2" s="49" t="s">
+        <v>626</v>
+      </c>
+      <c r="F2" s="50" t="s">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="46">
+        <v>1</v>
+      </c>
+      <c r="B3" s="47" t="s">
+        <v>283</v>
+      </c>
+      <c r="C3" s="47" t="s">
+        <v>632</v>
+      </c>
+      <c r="D3" s="47" t="s">
+        <v>695</v>
+      </c>
+      <c r="E3" s="51">
+        <v>117790612</v>
+      </c>
+      <c r="F3" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="46">
+        <v>2</v>
+      </c>
+      <c r="B4" s="47" t="s">
+        <v>26</v>
+      </c>
+      <c r="C4" s="47" t="s">
+        <v>27</v>
+      </c>
+      <c r="D4" s="47" t="s">
+        <v>28</v>
+      </c>
+      <c r="E4" s="51">
+        <v>119640817</v>
+      </c>
+      <c r="F4" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="46">
+        <v>3</v>
+      </c>
+      <c r="B5" s="47" t="s">
+        <v>294</v>
+      </c>
+      <c r="C5" s="47" t="s">
+        <v>295</v>
+      </c>
+      <c r="D5" s="47" t="s">
+        <v>296</v>
+      </c>
+      <c r="E5" s="51">
+        <v>119430571</v>
+      </c>
+      <c r="F5" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="46">
+        <v>4</v>
+      </c>
+      <c r="B6" s="47" t="s">
+        <v>460</v>
+      </c>
+      <c r="C6" s="47" t="s">
+        <v>36</v>
+      </c>
+      <c r="D6" s="47" t="s">
+        <v>696</v>
+      </c>
+      <c r="E6" s="51">
+        <v>118940314</v>
+      </c>
+      <c r="F6" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="46">
+        <v>5</v>
+      </c>
+      <c r="B7" s="47" t="s">
+        <v>468</v>
+      </c>
+      <c r="C7" s="47" t="s">
+        <v>469</v>
+      </c>
+      <c r="D7" s="47" t="s">
+        <v>470</v>
+      </c>
+      <c r="E7" s="51">
+        <v>120220355</v>
+      </c>
+      <c r="F7" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="46">
+        <v>6</v>
+      </c>
+      <c r="B8" s="47" t="s">
+        <v>557</v>
+      </c>
+      <c r="C8" s="47" t="s">
+        <v>51</v>
+      </c>
+      <c r="D8" s="47" t="s">
+        <v>204</v>
+      </c>
+      <c r="E8" s="51">
+        <v>208140329</v>
+      </c>
+      <c r="F8" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="46">
+        <v>7</v>
+      </c>
+      <c r="B9" s="47" t="s">
+        <v>121</v>
+      </c>
+      <c r="C9" s="47" t="s">
+        <v>134</v>
+      </c>
+      <c r="D9" s="47" t="s">
+        <v>135</v>
+      </c>
+      <c r="E9" s="51">
+        <v>504440340</v>
+      </c>
+      <c r="F9" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="46">
+        <v>8</v>
+      </c>
+      <c r="B10" s="47" t="s">
+        <v>121</v>
+      </c>
+      <c r="C10" s="47" t="s">
+        <v>505</v>
+      </c>
+      <c r="D10" s="47" t="s">
+        <v>697</v>
+      </c>
+      <c r="E10" s="51">
+        <v>119930241</v>
+      </c>
+      <c r="F10" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="46">
+        <v>9</v>
+      </c>
+      <c r="B11" s="47" t="s">
+        <v>304</v>
+      </c>
+      <c r="C11" s="47" t="s">
+        <v>305</v>
+      </c>
+      <c r="D11" s="47" t="s">
+        <v>306</v>
+      </c>
+      <c r="E11" s="51">
+        <v>119610804</v>
+      </c>
+      <c r="F11" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="46">
+        <v>10</v>
+      </c>
+      <c r="B12" s="47" t="s">
+        <v>57</v>
+      </c>
+      <c r="C12" s="47" t="s">
+        <v>39</v>
+      </c>
+      <c r="D12" s="47" t="s">
+        <v>163</v>
+      </c>
+      <c r="E12" s="51">
+        <v>119780558</v>
+      </c>
+      <c r="F12" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="46">
+        <v>11</v>
+      </c>
+      <c r="B13" s="47" t="s">
+        <v>400</v>
+      </c>
+      <c r="C13" s="47" t="s">
+        <v>280</v>
+      </c>
+      <c r="D13" s="47" t="s">
+        <v>698</v>
+      </c>
+      <c r="E13" s="51">
+        <v>119250086</v>
+      </c>
+      <c r="F13" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="46">
+        <v>12</v>
+      </c>
+      <c r="B14" s="47" t="s">
+        <v>192</v>
+      </c>
+      <c r="C14" s="47" t="s">
+        <v>75</v>
+      </c>
+      <c r="D14" s="47" t="s">
+        <v>386</v>
+      </c>
+      <c r="E14" s="51">
+        <v>119180917</v>
+      </c>
+      <c r="F14" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="46">
+        <v>13</v>
+      </c>
+      <c r="B15" s="47" t="s">
+        <v>164</v>
+      </c>
+      <c r="C15" s="47" t="s">
+        <v>36</v>
+      </c>
+      <c r="D15" s="47" t="s">
+        <v>165</v>
+      </c>
+      <c r="E15" s="51">
+        <v>120340455</v>
+      </c>
+      <c r="F15" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="46">
+        <v>14</v>
+      </c>
+      <c r="B16" s="47" t="s">
+        <v>507</v>
+      </c>
+      <c r="C16" s="47" t="s">
+        <v>295</v>
+      </c>
+      <c r="D16" s="47" t="s">
+        <v>699</v>
+      </c>
+      <c r="E16" s="51">
+        <v>120180642</v>
+      </c>
+      <c r="F16" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="46">
+        <v>15</v>
+      </c>
+      <c r="B17" s="47" t="s">
+        <v>37</v>
+      </c>
+      <c r="C17" s="47" t="s">
+        <v>8</v>
+      </c>
+      <c r="D17" s="47" t="s">
+        <v>38</v>
+      </c>
+      <c r="E17" s="51">
+        <v>208490344</v>
+      </c>
+      <c r="F17" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="46">
+        <v>16</v>
+      </c>
+      <c r="B18" s="47" t="s">
+        <v>479</v>
+      </c>
+      <c r="C18" s="47" t="s">
+        <v>8</v>
+      </c>
+      <c r="D18" s="47" t="s">
+        <v>77</v>
+      </c>
+      <c r="E18" s="51">
+        <v>208910935</v>
+      </c>
+      <c r="F18" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="46">
+        <v>17</v>
+      </c>
+      <c r="B19" s="47" t="s">
+        <v>244</v>
+      </c>
+      <c r="C19" s="47" t="s">
+        <v>51</v>
+      </c>
+      <c r="D19" s="47" t="s">
+        <v>403</v>
+      </c>
+      <c r="E19" s="51">
+        <v>209020867</v>
+      </c>
+      <c r="F19" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="46">
+        <v>18</v>
+      </c>
+      <c r="B20" s="47" t="s">
+        <v>82</v>
+      </c>
+      <c r="C20" s="47" t="s">
+        <v>8</v>
+      </c>
+      <c r="D20" s="47" t="s">
+        <v>83</v>
+      </c>
+      <c r="E20" s="51">
+        <v>208640450</v>
+      </c>
+      <c r="F20" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="46">
+        <v>19</v>
+      </c>
+      <c r="B21" s="47" t="s">
+        <v>147</v>
+      </c>
+      <c r="C21" s="47" t="s">
+        <v>18</v>
+      </c>
+      <c r="D21" s="47" t="s">
+        <v>582</v>
+      </c>
+      <c r="E21" s="51">
+        <v>119940025</v>
+      </c>
+      <c r="F21" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="46">
+        <v>20</v>
+      </c>
+      <c r="B22" s="47" t="s">
+        <v>147</v>
+      </c>
+      <c r="C22" s="47" t="s">
+        <v>84</v>
+      </c>
+      <c r="D22" s="47" t="s">
+        <v>148</v>
+      </c>
+      <c r="E22" s="51">
+        <v>120270292</v>
+      </c>
+      <c r="F22" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="46">
+        <v>21</v>
+      </c>
+      <c r="B23" s="47" t="s">
+        <v>159</v>
+      </c>
+      <c r="C23" s="47" t="s">
+        <v>160</v>
+      </c>
+      <c r="D23" s="47" t="s">
+        <v>161</v>
+      </c>
+      <c r="E23" s="51">
+        <v>208580728</v>
+      </c>
+      <c r="F23" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="46">
+        <v>22</v>
+      </c>
+      <c r="B24" s="47" t="s">
+        <v>179</v>
+      </c>
+      <c r="C24" s="47" t="s">
+        <v>180</v>
+      </c>
+      <c r="D24" s="47" t="s">
+        <v>181</v>
+      </c>
+      <c r="E24" s="51">
+        <v>117140983</v>
+      </c>
+      <c r="F24" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="46">
+        <v>23</v>
+      </c>
+      <c r="B25" s="47" t="s">
+        <v>179</v>
+      </c>
+      <c r="C25" s="47" t="s">
+        <v>160</v>
+      </c>
+      <c r="D25" s="47" t="s">
+        <v>633</v>
+      </c>
+      <c r="E25" s="51">
+        <v>114440056</v>
+      </c>
+      <c r="F25" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="46">
+        <v>24</v>
+      </c>
+      <c r="B26" s="47" t="s">
+        <v>308</v>
+      </c>
+      <c r="C26" s="47" t="s">
+        <v>309</v>
+      </c>
+      <c r="D26" s="47" t="s">
+        <v>310</v>
+      </c>
+      <c r="E26" s="51">
+        <v>119330739</v>
+      </c>
+      <c r="F26" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="46">
+        <v>25</v>
+      </c>
+      <c r="B27" s="47" t="s">
+        <v>177</v>
+      </c>
+      <c r="C27" s="47" t="s">
+        <v>72</v>
+      </c>
+      <c r="D27" s="47" t="s">
+        <v>146</v>
+      </c>
+      <c r="E27" s="51">
+        <v>119840025</v>
+      </c>
+      <c r="F27" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="46">
+        <v>26</v>
+      </c>
+      <c r="B28" s="47" t="s">
+        <v>177</v>
+      </c>
+      <c r="C28" s="47" t="s">
+        <v>178</v>
+      </c>
+      <c r="D28" s="47" t="s">
+        <v>701</v>
+      </c>
+      <c r="E28" s="51">
+        <v>305340521</v>
+      </c>
+      <c r="F28" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="46">
+        <v>27</v>
+      </c>
+      <c r="B29" s="47" t="s">
+        <v>510</v>
+      </c>
+      <c r="C29" s="47" t="s">
+        <v>128</v>
+      </c>
+      <c r="D29" s="47" t="s">
+        <v>702</v>
+      </c>
+      <c r="E29" s="51">
+        <v>120190992</v>
+      </c>
+      <c r="F29" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="46">
+        <v>28</v>
+      </c>
+      <c r="B30" s="47" t="s">
+        <v>214</v>
+      </c>
+      <c r="C30" s="47" t="s">
+        <v>150</v>
+      </c>
+      <c r="D30" s="47" t="s">
+        <v>703</v>
+      </c>
+      <c r="E30" s="51">
+        <v>120080999</v>
+      </c>
+      <c r="F30" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="46">
+        <v>29</v>
+      </c>
+      <c r="B31" s="47" t="s">
+        <v>618</v>
+      </c>
+      <c r="C31" s="47" t="s">
+        <v>36</v>
+      </c>
+      <c r="D31" s="47" t="s">
+        <v>704</v>
+      </c>
+      <c r="E31" s="51">
+        <v>119630447</v>
+      </c>
+      <c r="F31" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="46">
+        <v>30</v>
+      </c>
+      <c r="B32" s="47" t="s">
+        <v>166</v>
+      </c>
+      <c r="C32" s="47" t="s">
+        <v>69</v>
+      </c>
+      <c r="D32" s="47" t="s">
+        <v>167</v>
+      </c>
+      <c r="E32" s="51">
+        <v>118590303</v>
+      </c>
+      <c r="F32" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="46">
+        <v>31</v>
+      </c>
+      <c r="B33" s="47" t="s">
+        <v>69</v>
+      </c>
+      <c r="C33" s="47" t="s">
+        <v>364</v>
+      </c>
+      <c r="D33" s="47" t="s">
+        <v>365</v>
+      </c>
+      <c r="E33" s="51">
+        <v>118990445</v>
+      </c>
+      <c r="F33" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="46">
+        <v>32</v>
+      </c>
+      <c r="B34" s="47" t="s">
+        <v>69</v>
+      </c>
+      <c r="C34" s="47" t="s">
+        <v>124</v>
+      </c>
+      <c r="D34" s="47" t="s">
+        <v>705</v>
+      </c>
+      <c r="E34" s="51">
+        <v>703120075</v>
+      </c>
+      <c r="F34" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="46">
+        <v>33</v>
+      </c>
+      <c r="B35" s="47" t="s">
+        <v>219</v>
+      </c>
+      <c r="C35" s="47" t="s">
+        <v>220</v>
+      </c>
+      <c r="D35" s="47" t="s">
+        <v>706</v>
+      </c>
+      <c r="E35" s="51">
+        <v>402650559</v>
+      </c>
+      <c r="F35" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="46">
+        <v>34</v>
+      </c>
+      <c r="B36" s="47" t="s">
+        <v>219</v>
+      </c>
+      <c r="C36" s="47" t="s">
+        <v>212</v>
+      </c>
+      <c r="D36" s="47" t="s">
+        <v>176</v>
+      </c>
+      <c r="E36" s="51">
+        <v>119520287</v>
+      </c>
+      <c r="F36" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="46">
+        <v>35</v>
+      </c>
+      <c r="B37" s="47" t="s">
+        <v>72</v>
+      </c>
+      <c r="C37" s="47" t="s">
+        <v>73</v>
+      </c>
+      <c r="D37" s="47" t="s">
+        <v>74</v>
+      </c>
+      <c r="E37" s="51">
+        <v>112490337</v>
+      </c>
+      <c r="F37" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="46">
+        <v>36</v>
+      </c>
+      <c r="B38" s="47" t="s">
+        <v>72</v>
+      </c>
+      <c r="C38" s="47" t="s">
+        <v>207</v>
+      </c>
+      <c r="D38" s="47" t="s">
+        <v>553</v>
+      </c>
+      <c r="E38" s="51">
+        <v>120170212</v>
+      </c>
+      <c r="F38" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="46">
+        <v>37</v>
+      </c>
+      <c r="B39" s="47" t="s">
+        <v>81</v>
+      </c>
+      <c r="C39" s="47" t="s">
+        <v>251</v>
+      </c>
+      <c r="D39" s="47" t="s">
+        <v>707</v>
+      </c>
+      <c r="E39" s="51">
+        <v>209050096</v>
+      </c>
+      <c r="F39" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="46">
+        <v>38</v>
+      </c>
+      <c r="B40" s="47" t="s">
+        <v>21</v>
+      </c>
+      <c r="C40" s="47" t="s">
+        <v>634</v>
+      </c>
+      <c r="D40" s="47" t="s">
+        <v>635</v>
+      </c>
+      <c r="E40" s="51">
+        <v>120040304</v>
+      </c>
+      <c r="F40" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="46">
+        <v>39</v>
+      </c>
+      <c r="B41" s="47" t="s">
+        <v>401</v>
+      </c>
+      <c r="C41" s="47" t="s">
+        <v>433</v>
+      </c>
+      <c r="D41" s="47" t="s">
+        <v>708</v>
+      </c>
+      <c r="E41" s="51">
+        <v>118160536</v>
+      </c>
+      <c r="F41" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="46">
+        <v>40</v>
+      </c>
+      <c r="B42" s="47" t="s">
+        <v>277</v>
+      </c>
+      <c r="C42" s="47" t="s">
+        <v>278</v>
+      </c>
+      <c r="D42" s="47" t="s">
+        <v>279</v>
+      </c>
+      <c r="E42" s="51">
+        <v>119960553</v>
+      </c>
+      <c r="F42" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="46">
+        <v>41</v>
+      </c>
+      <c r="B43" s="47" t="s">
+        <v>65</v>
+      </c>
+      <c r="C43" s="47" t="s">
+        <v>570</v>
+      </c>
+      <c r="D43" s="47" t="s">
+        <v>571</v>
+      </c>
+      <c r="E43" s="51">
+        <v>119910514</v>
+      </c>
+      <c r="F43" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="46">
+        <v>42</v>
+      </c>
+      <c r="B44" s="47" t="s">
+        <v>65</v>
+      </c>
+      <c r="C44" s="47" t="s">
+        <v>8</v>
+      </c>
+      <c r="D44" s="47" t="s">
+        <v>66</v>
+      </c>
+      <c r="E44" s="51">
+        <v>119470975</v>
+      </c>
+      <c r="F44" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="46">
+        <v>43</v>
+      </c>
+      <c r="B45" s="47" t="s">
+        <v>336</v>
+      </c>
+      <c r="C45" s="47" t="s">
+        <v>337</v>
+      </c>
+      <c r="D45" s="47" t="s">
+        <v>338</v>
+      </c>
+      <c r="E45" s="51">
+        <v>208650011</v>
+      </c>
+      <c r="F45" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="46">
+        <v>44</v>
+      </c>
+      <c r="B46" s="47" t="s">
+        <v>174</v>
+      </c>
+      <c r="C46" s="47" t="s">
+        <v>175</v>
+      </c>
+      <c r="D46" s="47" t="s">
+        <v>709</v>
+      </c>
+      <c r="E46" s="51">
+        <v>209020740</v>
+      </c>
+      <c r="F46" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="46">
+        <v>45</v>
+      </c>
+      <c r="B47" s="47" t="s">
+        <v>535</v>
+      </c>
+      <c r="C47" s="47" t="s">
+        <v>636</v>
+      </c>
+      <c r="D47" s="47" t="s">
+        <v>536</v>
+      </c>
+      <c r="E47" s="51">
+        <v>120050224</v>
+      </c>
+      <c r="F47" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="46">
+        <v>46</v>
+      </c>
+      <c r="B48" s="47" t="s">
+        <v>200</v>
+      </c>
+      <c r="C48" s="47" t="s">
+        <v>575</v>
+      </c>
+      <c r="D48" s="47" t="s">
+        <v>637</v>
+      </c>
+      <c r="E48" s="51">
+        <v>801370002</v>
+      </c>
+      <c r="F48" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="46">
+        <v>47</v>
+      </c>
+      <c r="B49" s="47" t="s">
+        <v>131</v>
+      </c>
+      <c r="C49" s="47" t="s">
+        <v>132</v>
+      </c>
+      <c r="D49" s="47" t="s">
+        <v>133</v>
+      </c>
+      <c r="E49" s="51">
+        <v>801280858</v>
+      </c>
+      <c r="F49" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="46">
+        <v>48</v>
+      </c>
+      <c r="B50" s="52" t="s">
+        <v>258</v>
+      </c>
+      <c r="C50" s="52" t="s">
+        <v>81</v>
+      </c>
+      <c r="D50" s="52" t="s">
+        <v>262</v>
+      </c>
+      <c r="E50" s="53">
+        <v>120030326</v>
+      </c>
+      <c r="F50" s="54" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="46">
+        <v>49</v>
+      </c>
+      <c r="B51" s="47" t="s">
+        <v>258</v>
+      </c>
+      <c r="C51" s="47" t="s">
+        <v>98</v>
+      </c>
+      <c r="D51" s="47" t="s">
+        <v>710</v>
+      </c>
+      <c r="E51" s="51">
+        <v>402770372</v>
+      </c>
+      <c r="F51" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="46">
+        <v>50</v>
+      </c>
+      <c r="B52" s="47" t="s">
+        <v>323</v>
+      </c>
+      <c r="C52" s="47" t="s">
+        <v>324</v>
+      </c>
+      <c r="D52" s="47" t="s">
         <v>711</v>
       </c>
-      <c r="B2" s="58"/>
-      <c r="C2" s="8" t="s">
+      <c r="E52" s="51">
+        <v>120100898</v>
+      </c>
+      <c r="F52" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="46">
+        <v>51</v>
+      </c>
+      <c r="B53" s="47" t="s">
+        <v>136</v>
+      </c>
+      <c r="C53" s="47" t="s">
+        <v>280</v>
+      </c>
+      <c r="D53" s="47" t="s">
+        <v>281</v>
+      </c>
+      <c r="E53" s="51">
+        <v>118170295</v>
+      </c>
+      <c r="F53" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="46">
+        <v>52</v>
+      </c>
+      <c r="B54" s="47" t="s">
+        <v>136</v>
+      </c>
+      <c r="C54" s="47" t="s">
+        <v>137</v>
+      </c>
+      <c r="D54" s="47" t="s">
+        <v>138</v>
+      </c>
+      <c r="E54" s="51">
+        <v>119080516</v>
+      </c>
+      <c r="F54" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="46">
+        <v>53</v>
+      </c>
+      <c r="B55" s="47" t="s">
+        <v>136</v>
+      </c>
+      <c r="C55" s="47" t="s">
+        <v>350</v>
+      </c>
+      <c r="D55" s="47" t="s">
+        <v>407</v>
+      </c>
+      <c r="E55" s="51">
+        <v>402710113</v>
+      </c>
+      <c r="F55" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="46">
+        <v>54</v>
+      </c>
+      <c r="B56" s="47" t="s">
+        <v>136</v>
+      </c>
+      <c r="C56" s="47" t="s">
+        <v>231</v>
+      </c>
+      <c r="D56" s="47" t="s">
+        <v>232</v>
+      </c>
+      <c r="E56" s="51">
+        <v>117540672</v>
+      </c>
+      <c r="F56" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="46">
+        <v>55</v>
+      </c>
+      <c r="B57" s="47" t="s">
+        <v>475</v>
+      </c>
+      <c r="C57" s="47" t="s">
+        <v>217</v>
+      </c>
+      <c r="D57" s="55" t="s">
         <v>712</v>
       </c>
-      <c r="D2" s="9" t="s">
-[...2 lines deleted...]
-      <c r="E2" s="9" t="s">
+      <c r="E57" s="51">
+        <v>604100432</v>
+      </c>
+      <c r="F57" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="46">
+        <v>56</v>
+      </c>
+      <c r="B58" s="47" t="s">
+        <v>212</v>
+      </c>
+      <c r="C58" s="47" t="s">
+        <v>469</v>
+      </c>
+      <c r="D58" s="47" t="s">
         <v>713</v>
       </c>
-      <c r="F2" s="12" t="s">
-[...7 lines deleted...]
-      <c r="B3" s="14" t="s">
+      <c r="E58" s="51">
+        <v>119420552</v>
+      </c>
+      <c r="F58" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="46">
+        <v>57</v>
+      </c>
+      <c r="B59" s="47" t="s">
+        <v>212</v>
+      </c>
+      <c r="C59" s="47" t="s">
+        <v>326</v>
+      </c>
+      <c r="D59" s="55" t="s">
+        <v>754</v>
+      </c>
+      <c r="E59" s="51">
+        <v>120370399</v>
+      </c>
+      <c r="F59" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="46">
+        <v>58</v>
+      </c>
+      <c r="B60" s="47" t="s">
+        <v>212</v>
+      </c>
+      <c r="C60" s="47" t="s">
+        <v>221</v>
+      </c>
+      <c r="D60" s="47" t="s">
+        <v>222</v>
+      </c>
+      <c r="E60" s="51">
+        <v>208120075</v>
+      </c>
+      <c r="F60" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="46">
+        <v>59</v>
+      </c>
+      <c r="B61" s="47" t="s">
+        <v>326</v>
+      </c>
+      <c r="C61" s="47" t="s">
+        <v>108</v>
+      </c>
+      <c r="D61" s="47" t="s">
+        <v>359</v>
+      </c>
+      <c r="E61" s="51">
+        <v>208960888</v>
+      </c>
+      <c r="F61" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="46">
+        <v>60</v>
+      </c>
+      <c r="B62" s="47" t="s">
+        <v>461</v>
+      </c>
+      <c r="C62" s="47" t="s">
+        <v>160</v>
+      </c>
+      <c r="D62" s="47" t="s">
+        <v>462</v>
+      </c>
+      <c r="E62" s="51">
+        <v>118090929</v>
+      </c>
+      <c r="F62" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="46">
+        <v>61</v>
+      </c>
+      <c r="B63" s="47" t="s">
+        <v>526</v>
+      </c>
+      <c r="C63" s="47" t="s">
+        <v>142</v>
+      </c>
+      <c r="D63" s="47" t="s">
+        <v>714</v>
+      </c>
+      <c r="E63" s="51">
+        <v>119890886</v>
+      </c>
+      <c r="F63" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="46">
+        <v>62</v>
+      </c>
+      <c r="B64" s="47" t="s">
+        <v>638</v>
+      </c>
+      <c r="C64" s="47" t="s">
+        <v>295</v>
+      </c>
+      <c r="D64" s="47" t="s">
+        <v>581</v>
+      </c>
+      <c r="E64" s="51">
+        <v>120090995</v>
+      </c>
+      <c r="F64" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="46">
+        <v>63</v>
+      </c>
+      <c r="B65" s="47" t="s">
+        <v>14</v>
+      </c>
+      <c r="C65" s="47" t="s">
+        <v>15</v>
+      </c>
+      <c r="D65" s="47" t="s">
+        <v>16</v>
+      </c>
+      <c r="E65" s="51">
+        <v>402810409</v>
+      </c>
+      <c r="F65" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="46">
+        <v>64</v>
+      </c>
+      <c r="B66" s="47" t="s">
+        <v>337</v>
+      </c>
+      <c r="C66" s="47" t="s">
+        <v>344</v>
+      </c>
+      <c r="D66" s="47" t="s">
+        <v>345</v>
+      </c>
+      <c r="E66" s="51">
+        <v>401800596</v>
+      </c>
+      <c r="F66" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="46">
+        <v>65</v>
+      </c>
+      <c r="B67" s="47" t="s">
+        <v>238</v>
+      </c>
+      <c r="C67" s="47" t="s">
+        <v>164</v>
+      </c>
+      <c r="D67" s="47" t="s">
+        <v>239</v>
+      </c>
+      <c r="E67" s="51">
+        <v>119900451</v>
+      </c>
+      <c r="F67" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A68" s="46">
+        <v>66</v>
+      </c>
+      <c r="B68" s="47" t="s">
+        <v>519</v>
+      </c>
+      <c r="C68" s="47" t="s">
+        <v>114</v>
+      </c>
+      <c r="D68" s="47" t="s">
+        <v>520</v>
+      </c>
+      <c r="E68" s="51">
+        <v>801070777</v>
+      </c>
+      <c r="F68" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="69" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A69" s="46">
+        <v>67</v>
+      </c>
+      <c r="B69" s="47" t="s">
+        <v>508</v>
+      </c>
+      <c r="C69" s="47" t="s">
+        <v>48</v>
+      </c>
+      <c r="D69" s="47" t="s">
+        <v>715</v>
+      </c>
+      <c r="E69" s="51">
+        <v>402700005</v>
+      </c>
+      <c r="F69" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="70" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A70" s="46">
+        <v>68</v>
+      </c>
+      <c r="B70" s="47" t="s">
+        <v>54</v>
+      </c>
+      <c r="C70" s="47" t="s">
+        <v>150</v>
+      </c>
+      <c r="D70" s="47" t="s">
+        <v>321</v>
+      </c>
+      <c r="E70" s="51">
+        <v>209020005</v>
+      </c>
+      <c r="F70" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="71" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A71" s="46">
+        <v>69</v>
+      </c>
+      <c r="B71" s="47" t="s">
+        <v>54</v>
+      </c>
+      <c r="C71" s="47" t="s">
+        <v>118</v>
+      </c>
+      <c r="D71" s="47" t="s">
+        <v>119</v>
+      </c>
+      <c r="E71" s="51">
+        <v>120240069</v>
+      </c>
+      <c r="F71" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="72" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A72" s="46">
+        <v>70</v>
+      </c>
+      <c r="B72" s="47" t="s">
+        <v>54</v>
+      </c>
+      <c r="C72" s="47" t="s">
+        <v>183</v>
+      </c>
+      <c r="D72" s="47" t="s">
+        <v>297</v>
+      </c>
+      <c r="E72" s="51">
+        <v>208490341</v>
+      </c>
+      <c r="F72" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="73" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A73" s="46">
+        <v>71</v>
+      </c>
+      <c r="B73" s="47" t="s">
+        <v>255</v>
+      </c>
+      <c r="C73" s="47" t="s">
+        <v>316</v>
+      </c>
+      <c r="D73" s="47" t="s">
+        <v>317</v>
+      </c>
+      <c r="E73" s="51">
+        <v>703310268</v>
+      </c>
+      <c r="F73" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="74" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A74" s="46">
+        <v>72</v>
+      </c>
+      <c r="B74" s="47" t="s">
+        <v>63</v>
+      </c>
+      <c r="C74" s="47" t="s">
+        <v>8</v>
+      </c>
+      <c r="D74" s="47" t="s">
+        <v>64</v>
+      </c>
+      <c r="E74" s="51">
+        <v>118110931</v>
+      </c>
+      <c r="F74" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="75" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A75" s="46">
+        <v>73</v>
+      </c>
+      <c r="B75" s="47" t="s">
         <v>75</v>
       </c>
-      <c r="C3" s="14" t="s">
-[...11 lines deleted...]
-      <c r="G3" s="28"/>
+      <c r="C75" s="47" t="s">
+        <v>76</v>
+      </c>
+      <c r="D75" s="47" t="s">
+        <v>77</v>
+      </c>
+      <c r="E75" s="51">
+        <v>208850344</v>
+      </c>
+      <c r="F75" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="76" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A76" s="46">
+        <v>74</v>
+      </c>
+      <c r="B76" s="47" t="s">
+        <v>456</v>
+      </c>
+      <c r="C76" s="47" t="s">
+        <v>387</v>
+      </c>
+      <c r="D76" s="47" t="s">
+        <v>457</v>
+      </c>
+      <c r="E76" s="51">
+        <v>119910103</v>
+      </c>
+      <c r="F76" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="77" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A77" s="46">
+        <v>75</v>
+      </c>
+      <c r="B77" s="47" t="s">
+        <v>86</v>
+      </c>
+      <c r="C77" s="47" t="s">
+        <v>87</v>
+      </c>
+      <c r="D77" s="47" t="s">
+        <v>716</v>
+      </c>
+      <c r="E77" s="51">
+        <v>118080388</v>
+      </c>
+      <c r="F77" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="78" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A78" s="46">
+        <v>76</v>
+      </c>
+      <c r="B78" s="47" t="s">
+        <v>381</v>
+      </c>
+      <c r="C78" s="47" t="s">
+        <v>394</v>
+      </c>
+      <c r="D78" s="47" t="s">
+        <v>717</v>
+      </c>
+      <c r="E78" s="51">
+        <v>119700573</v>
+      </c>
+      <c r="F78" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="79" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A79" s="46">
+        <v>77</v>
+      </c>
+      <c r="B79" s="47" t="s">
+        <v>116</v>
+      </c>
+      <c r="C79" s="47" t="s">
+        <v>315</v>
+      </c>
+      <c r="D79" s="47" t="s">
+        <v>718</v>
+      </c>
+      <c r="E79" s="51">
+        <v>120050871</v>
+      </c>
+      <c r="F79" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="80" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A80" s="46">
+        <v>78</v>
+      </c>
+      <c r="B80" s="47" t="s">
+        <v>353</v>
+      </c>
+      <c r="C80" s="47" t="s">
+        <v>354</v>
+      </c>
+      <c r="D80" s="47" t="s">
+        <v>355</v>
+      </c>
+      <c r="E80" s="51">
+        <v>703300655</v>
+      </c>
+      <c r="F80" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="81" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A81" s="46">
+        <v>79</v>
+      </c>
+      <c r="B81" s="47" t="s">
+        <v>353</v>
+      </c>
+      <c r="C81" s="47" t="s">
+        <v>36</v>
+      </c>
+      <c r="D81" s="47" t="s">
+        <v>576</v>
+      </c>
+      <c r="E81" s="51">
+        <v>119150929</v>
+      </c>
+      <c r="F81" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="82" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A82" s="46">
+        <v>80</v>
+      </c>
+      <c r="B82" s="47" t="s">
+        <v>269</v>
+      </c>
+      <c r="C82" s="47" t="s">
+        <v>270</v>
+      </c>
+      <c r="D82" s="47" t="s">
+        <v>271</v>
+      </c>
+      <c r="E82" s="51">
+        <v>118160212</v>
+      </c>
+      <c r="F82" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="83" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A83" s="46">
+        <v>81</v>
+      </c>
+      <c r="B83" s="47" t="s">
+        <v>276</v>
+      </c>
+      <c r="C83" s="47" t="s">
+        <v>179</v>
+      </c>
+      <c r="D83" s="47" t="s">
+        <v>719</v>
+      </c>
+      <c r="E83" s="51">
+        <v>504730791</v>
+      </c>
+      <c r="F83" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="84" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A84" s="46">
+        <v>82</v>
+      </c>
+      <c r="B84" s="47" t="s">
+        <v>315</v>
+      </c>
+      <c r="C84" s="47" t="s">
+        <v>84</v>
+      </c>
+      <c r="D84" s="47" t="s">
+        <v>720</v>
+      </c>
+      <c r="E84" s="51">
+        <v>208590109</v>
+      </c>
+      <c r="F84" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="85" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A85" s="46">
+        <v>83</v>
+      </c>
+      <c r="B85" s="52" t="s">
+        <v>260</v>
+      </c>
+      <c r="C85" s="52" t="s">
+        <v>51</v>
+      </c>
+      <c r="D85" s="52" t="s">
+        <v>261</v>
+      </c>
+      <c r="E85" s="53">
+        <v>605090494</v>
+      </c>
+      <c r="F85" s="54" t="s">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="86" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A86" s="46">
+        <v>84</v>
+      </c>
+      <c r="B86" s="47" t="s">
+        <v>2</v>
+      </c>
+      <c r="C86" s="47" t="s">
+        <v>214</v>
+      </c>
+      <c r="D86" s="47" t="s">
+        <v>533</v>
+      </c>
+      <c r="E86" s="51">
+        <v>118110638</v>
+      </c>
+      <c r="F86" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="87" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A87" s="46">
+        <v>85</v>
+      </c>
+      <c r="B87" s="47" t="s">
+        <v>282</v>
+      </c>
+      <c r="C87" s="47" t="s">
+        <v>283</v>
+      </c>
+      <c r="D87" s="47" t="s">
+        <v>284</v>
+      </c>
+      <c r="E87" s="51">
+        <v>402580367</v>
+      </c>
+      <c r="F87" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="88" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A88" s="46">
+        <v>86</v>
+      </c>
+      <c r="B88" s="47" t="s">
+        <v>639</v>
+      </c>
+      <c r="C88" s="47" t="s">
+        <v>36</v>
+      </c>
+      <c r="D88" s="47" t="s">
+        <v>363</v>
+      </c>
+      <c r="E88" s="51">
+        <v>210840690</v>
+      </c>
+      <c r="F88" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="89" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A89" s="46">
+        <v>87</v>
+      </c>
+      <c r="B89" s="47" t="s">
+        <v>191</v>
+      </c>
+      <c r="C89" s="47" t="s">
+        <v>192</v>
+      </c>
+      <c r="D89" s="47" t="s">
+        <v>193</v>
+      </c>
+      <c r="E89" s="51">
+        <v>118560524</v>
+      </c>
+      <c r="F89" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="90" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A90" s="46">
+        <v>88</v>
+      </c>
+      <c r="B90" s="47" t="s">
+        <v>369</v>
+      </c>
+      <c r="C90" s="47" t="s">
+        <v>183</v>
+      </c>
+      <c r="D90" s="47" t="s">
+        <v>721</v>
+      </c>
+      <c r="E90" s="51">
+        <v>118660284</v>
+      </c>
+      <c r="F90" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="91" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A91" s="46">
+        <v>89</v>
+      </c>
+      <c r="B91" s="47" t="s">
+        <v>324</v>
+      </c>
+      <c r="C91" s="47" t="s">
+        <v>376</v>
+      </c>
+      <c r="D91" s="47" t="s">
+        <v>377</v>
+      </c>
+      <c r="E91" s="51">
+        <v>604700951</v>
+      </c>
+      <c r="F91" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="92" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A92" s="46">
+        <v>90</v>
+      </c>
+      <c r="B92" s="47" t="s">
+        <v>342</v>
+      </c>
+      <c r="C92" s="47" t="s">
+        <v>486</v>
+      </c>
+      <c r="D92" s="47" t="s">
+        <v>722</v>
+      </c>
+      <c r="E92" s="51">
+        <v>305690345</v>
+      </c>
+      <c r="F92" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="93" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A93" s="46">
+        <v>91</v>
+      </c>
+      <c r="B93" s="47" t="s">
+        <v>153</v>
+      </c>
+      <c r="C93" s="47" t="s">
+        <v>244</v>
+      </c>
+      <c r="D93" s="47" t="s">
+        <v>723</v>
+      </c>
+      <c r="E93" s="51">
+        <v>402510061</v>
+      </c>
+      <c r="F93" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="94" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A94" s="46">
+        <v>92</v>
+      </c>
+      <c r="B94" s="47" t="s">
+        <v>39</v>
+      </c>
+      <c r="C94" s="47" t="s">
+        <v>162</v>
+      </c>
+      <c r="D94" s="47" t="s">
+        <v>163</v>
+      </c>
+      <c r="E94" s="51">
+        <v>118640259</v>
+      </c>
+      <c r="F94" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="95" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A95" s="46">
+        <v>93</v>
+      </c>
+      <c r="B95" s="47" t="s">
+        <v>39</v>
+      </c>
+      <c r="C95" s="47" t="s">
+        <v>517</v>
+      </c>
+      <c r="D95" s="47" t="s">
+        <v>518</v>
+      </c>
+      <c r="E95" s="51">
+        <v>120260947</v>
+      </c>
+      <c r="F95" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="96" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A96" s="46">
+        <v>94</v>
+      </c>
+      <c r="B96" s="47" t="s">
+        <v>39</v>
+      </c>
+      <c r="C96" s="47" t="s">
+        <v>69</v>
+      </c>
+      <c r="D96" s="47" t="s">
+        <v>554</v>
+      </c>
+      <c r="E96" s="51">
+        <v>402630268</v>
+      </c>
+      <c r="F96" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="97" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A97" s="46">
+        <v>95</v>
+      </c>
+      <c r="B97" s="47" t="s">
+        <v>32</v>
+      </c>
+      <c r="C97" s="47" t="s">
+        <v>33</v>
+      </c>
+      <c r="D97" s="47" t="s">
+        <v>34</v>
+      </c>
+      <c r="E97" s="51">
+        <v>208880525</v>
+      </c>
+      <c r="F97" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="98" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A98" s="46">
+        <v>96</v>
+      </c>
+      <c r="B98" s="47" t="s">
+        <v>160</v>
+      </c>
+      <c r="C98" s="47" t="s">
+        <v>318</v>
+      </c>
+      <c r="D98" s="47" t="s">
+        <v>332</v>
+      </c>
+      <c r="E98" s="51">
+        <v>402750294</v>
+      </c>
+      <c r="F98" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="99" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A99" s="46">
+        <v>97</v>
+      </c>
+      <c r="B99" s="47" t="s">
+        <v>35</v>
+      </c>
+      <c r="C99" s="47" t="s">
+        <v>36</v>
+      </c>
+      <c r="D99" s="47" t="s">
+        <v>724</v>
+      </c>
+      <c r="E99" s="51">
+        <v>120070168</v>
+      </c>
+      <c r="F99" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="100" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A100" s="46">
+        <v>98</v>
+      </c>
+      <c r="B100" s="47" t="s">
+        <v>516</v>
+      </c>
+      <c r="C100" s="47" t="s">
+        <v>568</v>
+      </c>
+      <c r="D100" s="47" t="s">
+        <v>569</v>
+      </c>
+      <c r="E100" s="51">
+        <v>120000410</v>
+      </c>
+      <c r="F100" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="101" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A101" s="46">
+        <v>99</v>
+      </c>
+      <c r="B101" s="47" t="s">
+        <v>235</v>
+      </c>
+      <c r="C101" s="47" t="s">
+        <v>236</v>
+      </c>
+      <c r="D101" s="47" t="s">
+        <v>237</v>
+      </c>
+      <c r="E101" s="51">
+        <v>119770053</v>
+      </c>
+      <c r="F101" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="102" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A102" s="46">
+        <v>100</v>
+      </c>
+      <c r="B102" s="47" t="s">
+        <v>207</v>
+      </c>
+      <c r="C102" s="47" t="s">
+        <v>434</v>
+      </c>
+      <c r="D102" s="47" t="s">
+        <v>435</v>
+      </c>
+      <c r="E102" s="51">
+        <v>209020324</v>
+      </c>
+      <c r="F102" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="103" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A103" s="46">
+        <v>101</v>
+      </c>
+      <c r="B103" s="47" t="s">
+        <v>253</v>
+      </c>
+      <c r="C103" s="47" t="s">
+        <v>160</v>
+      </c>
+      <c r="D103" s="47" t="s">
+        <v>254</v>
+      </c>
+      <c r="E103" s="51">
+        <v>119670107</v>
+      </c>
+      <c r="F103" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="104" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A104" s="46">
+        <v>102</v>
+      </c>
+      <c r="B104" s="47" t="s">
+        <v>93</v>
+      </c>
+      <c r="C104" s="47" t="s">
+        <v>94</v>
+      </c>
+      <c r="D104" s="47" t="s">
+        <v>95</v>
+      </c>
+      <c r="E104" s="51">
+        <v>113210055</v>
+      </c>
+      <c r="F104" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="105" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A105" s="46">
+        <v>103</v>
+      </c>
+      <c r="B105" s="47" t="s">
+        <v>411</v>
+      </c>
+      <c r="C105" s="47" t="s">
+        <v>155</v>
+      </c>
+      <c r="D105" s="47" t="s">
+        <v>412</v>
+      </c>
+      <c r="E105" s="51">
+        <v>208360048</v>
+      </c>
+      <c r="F105" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="106" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A106" s="46">
+        <v>104</v>
+      </c>
+      <c r="B106" s="47" t="s">
+        <v>211</v>
+      </c>
+      <c r="C106" s="47" t="s">
+        <v>212</v>
+      </c>
+      <c r="D106" s="47" t="s">
+        <v>213</v>
+      </c>
+      <c r="E106" s="51">
+        <v>120300973</v>
+      </c>
+      <c r="F106" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="107" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A107" s="46">
+        <v>105</v>
+      </c>
+      <c r="B107" s="47" t="s">
+        <v>473</v>
+      </c>
+      <c r="C107" s="47" t="s">
+        <v>474</v>
+      </c>
+      <c r="D107" s="47" t="s">
+        <v>725</v>
+      </c>
+      <c r="E107" s="51">
+        <v>120140260</v>
+      </c>
+      <c r="F107" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="108" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A108" s="46">
+        <v>106</v>
+      </c>
+      <c r="B108" s="47" t="s">
+        <v>84</v>
+      </c>
+      <c r="C108" s="47" t="s">
+        <v>108</v>
+      </c>
+      <c r="D108" s="47" t="s">
+        <v>109</v>
+      </c>
+      <c r="E108" s="51">
+        <v>504340011</v>
+      </c>
+      <c r="F108" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="109" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A109" s="46">
+        <v>107</v>
+      </c>
+      <c r="B109" s="47" t="s">
+        <v>175</v>
+      </c>
+      <c r="C109" s="47" t="s">
+        <v>8</v>
+      </c>
+      <c r="D109" s="47" t="s">
+        <v>482</v>
+      </c>
+      <c r="E109" s="51">
+        <v>117940833</v>
+      </c>
+      <c r="F109" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="110" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A110" s="46">
+        <v>108</v>
+      </c>
+      <c r="B110" s="47" t="s">
+        <v>42</v>
+      </c>
+      <c r="C110" s="47" t="s">
+        <v>43</v>
+      </c>
+      <c r="D110" s="47" t="s">
+        <v>44</v>
+      </c>
+      <c r="E110" s="51">
+        <v>208900582</v>
+      </c>
+      <c r="F110" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="111" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A111" s="46">
+        <v>109</v>
+      </c>
+      <c r="B111" s="47" t="s">
+        <v>555</v>
+      </c>
+      <c r="C111" s="47" t="s">
+        <v>556</v>
+      </c>
+      <c r="D111" s="47" t="s">
+        <v>154</v>
+      </c>
+      <c r="E111" s="51">
+        <v>305790959</v>
+      </c>
+      <c r="F111" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="112" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A112" s="46">
+        <v>110</v>
+      </c>
+      <c r="B112" s="47" t="s">
+        <v>78</v>
+      </c>
+      <c r="C112" s="47" t="s">
+        <v>79</v>
+      </c>
+      <c r="D112" s="47" t="s">
+        <v>726</v>
+      </c>
+      <c r="E112" s="51">
+        <v>402410140</v>
+      </c>
+      <c r="F112" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="113" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A113" s="46">
+        <v>111</v>
+      </c>
+      <c r="B113" s="47" t="s">
+        <v>423</v>
+      </c>
+      <c r="C113" s="47" t="s">
+        <v>11</v>
+      </c>
+      <c r="D113" s="47" t="s">
+        <v>424</v>
+      </c>
+      <c r="E113" s="51">
+        <v>119540564</v>
+      </c>
+      <c r="F113" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="114" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A114" s="46">
+        <v>112</v>
+      </c>
+      <c r="B114" s="47" t="s">
+        <v>379</v>
+      </c>
+      <c r="C114" s="47" t="s">
+        <v>260</v>
+      </c>
+      <c r="D114" s="47" t="s">
+        <v>380</v>
+      </c>
+      <c r="E114" s="51" t="s">
+        <v>641</v>
+      </c>
+      <c r="F114" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="115" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A115" s="46">
+        <v>113</v>
+      </c>
+      <c r="B115" s="47" t="s">
+        <v>51</v>
+      </c>
+      <c r="C115" s="47" t="s">
+        <v>120</v>
+      </c>
+      <c r="D115" s="47" t="s">
+        <v>727</v>
+      </c>
+      <c r="E115" s="51">
+        <v>402660560</v>
+      </c>
+      <c r="F115" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="116" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A116" s="46">
+        <v>114</v>
+      </c>
+      <c r="B116" s="47" t="s">
+        <v>183</v>
+      </c>
+      <c r="C116" s="47" t="s">
+        <v>10</v>
+      </c>
+      <c r="D116" s="47" t="s">
+        <v>328</v>
+      </c>
+      <c r="E116" s="51">
+        <v>208580938</v>
+      </c>
+      <c r="F116" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="117" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A117" s="46">
+        <v>115</v>
+      </c>
+      <c r="B117" s="47" t="s">
+        <v>8</v>
+      </c>
+      <c r="C117" s="47" t="s">
+        <v>307</v>
+      </c>
+      <c r="D117" s="47" t="s">
+        <v>728</v>
+      </c>
+      <c r="E117" s="51">
+        <v>207990522</v>
+      </c>
+      <c r="F117" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="118" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A118" s="46">
+        <v>116</v>
+      </c>
+      <c r="B118" s="47" t="s">
+        <v>8</v>
+      </c>
+      <c r="C118" s="47" t="s">
+        <v>84</v>
+      </c>
+      <c r="D118" s="47" t="s">
+        <v>85</v>
+      </c>
+      <c r="E118" s="51">
+        <v>119630642</v>
+      </c>
+      <c r="F118" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="119" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A119" s="46">
+        <v>117</v>
+      </c>
+      <c r="B119" s="47" t="s">
+        <v>629</v>
+      </c>
+      <c r="C119" s="47" t="s">
+        <v>249</v>
+      </c>
+      <c r="D119" s="47" t="s">
+        <v>574</v>
+      </c>
+      <c r="E119" s="51">
+        <v>604800526</v>
+      </c>
+      <c r="F119" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="120" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A120" s="46">
+        <v>118</v>
+      </c>
+      <c r="B120" s="47" t="s">
+        <v>531</v>
+      </c>
+      <c r="C120" s="47" t="s">
+        <v>532</v>
+      </c>
+      <c r="D120" s="47" t="s">
+        <v>729</v>
+      </c>
+      <c r="E120" s="51">
+        <v>118850590</v>
+      </c>
+      <c r="F120" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="121" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A121" s="46">
+        <v>119</v>
+      </c>
+      <c r="B121" s="47" t="s">
+        <v>447</v>
+      </c>
+      <c r="C121" s="47" t="s">
+        <v>362</v>
+      </c>
+      <c r="D121" s="47" t="s">
+        <v>448</v>
+      </c>
+      <c r="E121" s="51">
+        <v>402700481</v>
+      </c>
+      <c r="F121" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="122" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A122" s="46">
+        <v>120</v>
+      </c>
+      <c r="B122" s="47" t="s">
+        <v>249</v>
+      </c>
+      <c r="C122" s="47" t="s">
+        <v>421</v>
+      </c>
+      <c r="D122" s="47" t="s">
+        <v>422</v>
+      </c>
+      <c r="E122" s="51">
+        <v>208910883</v>
+      </c>
+      <c r="F122" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="123" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A123" s="46">
+        <v>121</v>
+      </c>
+      <c r="B123" s="47" t="s">
+        <v>295</v>
+      </c>
+      <c r="C123" s="47" t="s">
+        <v>295</v>
+      </c>
+      <c r="D123" s="47" t="s">
+        <v>406</v>
+      </c>
+      <c r="E123" s="51">
+        <v>120410284</v>
+      </c>
+      <c r="F123" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="124" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A124" s="46">
+        <v>122</v>
+      </c>
+      <c r="B124" s="47" t="s">
+        <v>295</v>
+      </c>
+      <c r="C124" s="47" t="s">
+        <v>327</v>
+      </c>
+      <c r="D124" s="47" t="s">
+        <v>229</v>
+      </c>
+      <c r="E124" s="51">
+        <v>119430397</v>
+      </c>
+      <c r="F124" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="125" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A125" s="46">
+        <v>123</v>
+      </c>
+      <c r="B125" s="47" t="s">
+        <v>390</v>
+      </c>
+      <c r="C125" s="47" t="s">
+        <v>391</v>
+      </c>
+      <c r="D125" s="47" t="s">
+        <v>730</v>
+      </c>
+      <c r="E125" s="51">
+        <v>120240472</v>
+      </c>
+      <c r="F125" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="126" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A126" s="46">
+        <v>124</v>
+      </c>
+      <c r="B126" s="47" t="s">
+        <v>295</v>
+      </c>
+      <c r="C126" s="47" t="s">
+        <v>36</v>
+      </c>
+      <c r="D126" s="47" t="s">
+        <v>493</v>
+      </c>
+      <c r="E126" s="51">
+        <v>118540315</v>
+      </c>
+      <c r="F126" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="127" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A127" s="46">
+        <v>125</v>
+      </c>
+      <c r="B127" s="47" t="s">
+        <v>540</v>
+      </c>
+      <c r="C127" s="47" t="s">
+        <v>541</v>
+      </c>
+      <c r="D127" s="47" t="s">
+        <v>542</v>
+      </c>
+      <c r="E127" s="51">
+        <v>120230176</v>
+      </c>
+      <c r="F127" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="128" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A128" s="46">
+        <v>126</v>
+      </c>
+      <c r="B128" s="47" t="s">
+        <v>68</v>
+      </c>
+      <c r="C128" s="47" t="s">
+        <v>512</v>
+      </c>
+      <c r="D128" s="47" t="s">
+        <v>731</v>
+      </c>
+      <c r="E128" s="51">
+        <v>120040038</v>
+      </c>
+      <c r="F128" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="129" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A129" s="46">
+        <v>127</v>
+      </c>
+      <c r="B129" s="47" t="s">
+        <v>259</v>
+      </c>
+      <c r="C129" s="47" t="s">
+        <v>114</v>
+      </c>
+      <c r="D129" s="47" t="s">
+        <v>732</v>
+      </c>
+      <c r="E129" s="51">
+        <v>402530208</v>
+      </c>
+      <c r="F129" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="130" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A130" s="46">
+        <v>128</v>
+      </c>
+      <c r="B130" s="47" t="s">
+        <v>162</v>
+      </c>
+      <c r="C130" s="47" t="s">
+        <v>217</v>
+      </c>
+      <c r="D130" s="47" t="s">
+        <v>218</v>
+      </c>
+      <c r="E130" s="51">
+        <v>119450601</v>
+      </c>
+      <c r="F130" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="131" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A131" s="46">
+        <v>129</v>
+      </c>
+      <c r="B131" s="47" t="s">
+        <v>162</v>
+      </c>
+      <c r="C131" s="47" t="s">
+        <v>164</v>
+      </c>
+      <c r="D131" s="47" t="s">
+        <v>80</v>
+      </c>
+      <c r="E131" s="51">
+        <v>208810366</v>
+      </c>
+      <c r="F131" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="132" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A132" s="46">
+        <v>130</v>
+      </c>
+      <c r="B132" s="47" t="s">
+        <v>230</v>
+      </c>
+      <c r="C132" s="47" t="s">
+        <v>50</v>
+      </c>
+      <c r="D132" s="47" t="s">
+        <v>500</v>
+      </c>
+      <c r="E132" s="51">
+        <v>402500260</v>
+      </c>
+      <c r="F132" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="133" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A133" s="46">
+        <v>131</v>
+      </c>
+      <c r="B133" s="47" t="s">
+        <v>327</v>
+      </c>
+      <c r="C133" s="47" t="s">
+        <v>640</v>
+      </c>
+      <c r="D133" s="47" t="s">
+        <v>77</v>
+      </c>
+      <c r="E133" s="51">
+        <v>402790518</v>
+      </c>
+      <c r="F133" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="134" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A134" s="46">
+        <v>132</v>
+      </c>
+      <c r="B134" s="47" t="s">
+        <v>10</v>
+      </c>
+      <c r="C134" s="47" t="s">
+        <v>11</v>
+      </c>
+      <c r="D134" s="47" t="s">
+        <v>12</v>
+      </c>
+      <c r="E134" s="51">
+        <v>703200725</v>
+      </c>
+      <c r="F134" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="135" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A135" s="46">
+        <v>133</v>
+      </c>
+      <c r="B135" s="47" t="s">
+        <v>149</v>
+      </c>
+      <c r="C135" s="47" t="s">
+        <v>150</v>
+      </c>
+      <c r="D135" s="47" t="s">
+        <v>151</v>
+      </c>
+      <c r="E135" s="51">
+        <v>120300083</v>
+      </c>
+      <c r="F135" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="136" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A136" s="46">
+        <v>134</v>
+      </c>
+      <c r="B136" s="47" t="s">
+        <v>149</v>
+      </c>
+      <c r="C136" s="47" t="s">
+        <v>121</v>
+      </c>
+      <c r="D136" s="47" t="s">
+        <v>471</v>
+      </c>
+      <c r="E136" s="51">
+        <v>120400146</v>
+      </c>
+      <c r="F136" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="137" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A137" s="46">
+        <v>135</v>
+      </c>
+      <c r="B137" s="47" t="s">
+        <v>602</v>
+      </c>
+      <c r="C137" s="47" t="s">
+        <v>136</v>
+      </c>
+      <c r="D137" s="47" t="s">
+        <v>603</v>
+      </c>
+      <c r="E137" s="51">
+        <v>402700540</v>
+      </c>
+      <c r="F137" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="138" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A138" s="46">
+        <v>136</v>
+      </c>
+      <c r="B138" s="47" t="s">
+        <v>108</v>
+      </c>
+      <c r="C138" s="47" t="s">
+        <v>140</v>
+      </c>
+      <c r="D138" s="47" t="s">
+        <v>141</v>
+      </c>
+      <c r="E138" s="51">
+        <v>120400416</v>
+      </c>
+      <c r="F138" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="139" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A139" s="46">
+        <v>137</v>
+      </c>
+      <c r="B139" s="47" t="s">
+        <v>45</v>
+      </c>
+      <c r="C139" s="47" t="s">
+        <v>46</v>
+      </c>
+      <c r="D139" s="47" t="s">
+        <v>733</v>
+      </c>
+      <c r="E139" s="51">
+        <v>504300581</v>
+      </c>
+      <c r="F139" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="140" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A140" s="46">
+        <v>138</v>
+      </c>
+      <c r="B140" s="47" t="s">
+        <v>502</v>
+      </c>
+      <c r="C140" s="47" t="s">
+        <v>323</v>
+      </c>
+      <c r="D140" s="47" t="s">
+        <v>503</v>
+      </c>
+      <c r="E140" s="51">
+        <v>209060433</v>
+      </c>
+      <c r="F140" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="141" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A141" s="46">
+        <v>139</v>
+      </c>
+      <c r="B141" s="47" t="s">
+        <v>36</v>
+      </c>
+      <c r="C141" s="47" t="s">
+        <v>50</v>
+      </c>
+      <c r="D141" s="47" t="s">
+        <v>378</v>
+      </c>
+      <c r="E141" s="51">
+        <v>208980100</v>
+      </c>
+      <c r="F141" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="142" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A142" s="46">
+        <v>140</v>
+      </c>
+      <c r="B142" s="47" t="s">
+        <v>36</v>
+      </c>
+      <c r="C142" s="47" t="s">
+        <v>233</v>
+      </c>
+      <c r="D142" s="47" t="s">
+        <v>734</v>
+      </c>
+      <c r="E142" s="51">
+        <v>120260435</v>
+      </c>
+      <c r="F142" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="143" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A143" s="46">
+        <v>141</v>
+      </c>
+      <c r="B143" s="47" t="s">
+        <v>36</v>
+      </c>
+      <c r="C143" s="47" t="s">
+        <v>463</v>
+      </c>
+      <c r="D143" s="47" t="s">
+        <v>188</v>
+      </c>
+      <c r="E143" s="51">
+        <v>120210938</v>
+      </c>
+      <c r="F143" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="144" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A144" s="46">
+        <v>142</v>
+      </c>
+      <c r="B144" s="47" t="s">
+        <v>441</v>
+      </c>
+      <c r="C144" s="47" t="s">
+        <v>660</v>
+      </c>
+      <c r="D144" s="47" t="s">
+        <v>661</v>
+      </c>
+      <c r="E144" s="51">
+        <v>504590876</v>
+      </c>
+      <c r="F144" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="145" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A145" s="46">
+        <v>143</v>
+      </c>
+      <c r="B145" s="47" t="s">
+        <v>550</v>
+      </c>
+      <c r="C145" s="47" t="s">
+        <v>551</v>
+      </c>
+      <c r="D145" s="47" t="s">
+        <v>552</v>
+      </c>
+      <c r="E145" s="51">
+        <v>120330067</v>
+      </c>
+      <c r="F145" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="146" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A146" s="46">
+        <v>144</v>
+      </c>
+      <c r="B146" s="47" t="s">
+        <v>408</v>
+      </c>
+      <c r="C146" s="47" t="s">
+        <v>409</v>
+      </c>
+      <c r="D146" s="47" t="s">
+        <v>410</v>
+      </c>
+      <c r="E146" s="51">
+        <v>305270489</v>
+      </c>
+      <c r="F146" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="147" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A147" s="46">
+        <v>145</v>
+      </c>
+      <c r="B147" s="47" t="s">
+        <v>362</v>
+      </c>
+      <c r="C147" s="47" t="s">
+        <v>487</v>
+      </c>
+      <c r="D147" s="47" t="s">
+        <v>622</v>
+      </c>
+      <c r="E147" s="51">
+        <v>208480814</v>
+      </c>
+      <c r="F147" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="148" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A148" s="46">
+        <v>146</v>
+      </c>
+      <c r="B148" s="47" t="s">
+        <v>209</v>
+      </c>
+      <c r="C148" s="47" t="s">
+        <v>311</v>
+      </c>
+      <c r="D148" s="47" t="s">
+        <v>312</v>
+      </c>
+      <c r="E148" s="51">
+        <v>402690771</v>
+      </c>
+      <c r="F148" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="149" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A149" s="46">
+        <v>147</v>
+      </c>
+      <c r="B149" s="47" t="s">
+        <v>59</v>
+      </c>
+      <c r="C149" s="47" t="s">
+        <v>487</v>
+      </c>
+      <c r="D149" s="47" t="s">
+        <v>488</v>
+      </c>
+      <c r="E149" s="51">
+        <v>208620081</v>
+      </c>
+      <c r="F149" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="150" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A150" s="46">
+        <v>148</v>
+      </c>
+      <c r="B150" s="47" t="s">
+        <v>59</v>
+      </c>
+      <c r="C150" s="47" t="s">
+        <v>60</v>
+      </c>
+      <c r="D150" s="47" t="s">
+        <v>735</v>
+      </c>
+      <c r="E150" s="51">
+        <v>402790954</v>
+      </c>
+      <c r="F150" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="151" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A151" s="46">
+        <v>149</v>
+      </c>
+      <c r="B151" s="47" t="s">
+        <v>111</v>
+      </c>
+      <c r="C151" s="47" t="s">
+        <v>47</v>
+      </c>
+      <c r="D151" s="47" t="s">
+        <v>548</v>
+      </c>
+      <c r="E151" s="51">
+        <v>117380710</v>
+      </c>
+      <c r="F151" s="56" t="s">
+        <v>122</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="2">
-[...4640 lines deleted...]
-    <sortCondition ref="B92:B94"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="B3:E151">
+    <sortCondition ref="B3:B151"/>
   </sortState>
   <mergeCells count="2">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6171B2B6-778D-4B7B-9F41-4E73F0360675}">
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{58413009-41AF-4FF1-B87A-206C017ED543}">
   <sheetPr>
-    <tabColor theme="3"/>
+    <tabColor rgb="FFFF3399"/>
   </sheetPr>
-  <dimension ref="A1:G9"/>
+  <dimension ref="A1:F16"/>
   <sheetViews>
-    <sheetView zoomScale="140" zoomScaleNormal="140" workbookViewId="0">
+    <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <selection activeCell="G1" sqref="G1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="4" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="14" style="2" customWidth="1"/>
+    <col min="1" max="1" width="3.85546875" customWidth="1"/>
+    <col min="2" max="2" width="13.42578125" style="7" customWidth="1"/>
+    <col min="3" max="3" width="15.42578125" style="7" customWidth="1"/>
+    <col min="4" max="4" width="17.42578125" style="7" customWidth="1"/>
+    <col min="5" max="5" width="14.85546875" customWidth="1"/>
+    <col min="6" max="6" width="13.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...17 lines deleted...]
-      <c r="D2" s="9" t="s">
+    <row r="1" spans="1:6" ht="52.7" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A1" s="108" t="s">
+        <v>755</v>
+      </c>
+      <c r="B1" s="109"/>
+      <c r="C1" s="109"/>
+      <c r="D1" s="109"/>
+      <c r="E1" s="109"/>
+      <c r="F1" s="110"/>
+    </row>
+    <row r="2" spans="1:6" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="111" t="s">
+        <v>624</v>
+      </c>
+      <c r="B2" s="113"/>
+      <c r="C2" s="32" t="s">
+        <v>625</v>
+      </c>
+      <c r="D2" s="27" t="s">
         <v>0</v>
       </c>
-      <c r="E2" s="9" t="s">
-[...7 lines deleted...]
-      <c r="A3" s="35">
+      <c r="E2" s="27" t="s">
+        <v>626</v>
+      </c>
+      <c r="F2" s="27" t="s">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="37">
         <v>1</v>
       </c>
-      <c r="B3" s="79" t="s">
-[...17 lines deleted...]
-      <c r="A4" s="36">
+      <c r="B3" s="43" t="s">
+        <v>361</v>
+      </c>
+      <c r="C3" s="4" t="s">
+        <v>255</v>
+      </c>
+      <c r="D3" s="4" t="s">
+        <v>528</v>
+      </c>
+      <c r="E3" s="57">
+        <v>119310803</v>
+      </c>
+      <c r="F3" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="37">
         <v>2</v>
       </c>
-      <c r="B4" s="79" t="s">
-[...17 lines deleted...]
-      <c r="A5" s="36">
+      <c r="B4" s="43" t="s">
+        <v>350</v>
+      </c>
+      <c r="C4" s="4" t="s">
+        <v>351</v>
+      </c>
+      <c r="D4" s="4" t="s">
+        <v>352</v>
+      </c>
+      <c r="E4" s="57">
+        <v>402670943</v>
+      </c>
+      <c r="F4" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="37">
         <v>3</v>
       </c>
-      <c r="B5" s="79" t="s">
-[...16 lines deleted...]
-      <c r="A6" s="35">
+      <c r="B5" s="43" t="s">
+        <v>285</v>
+      </c>
+      <c r="C5" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>286</v>
+      </c>
+      <c r="E5" s="57">
+        <v>901300298</v>
+      </c>
+      <c r="F5" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="37">
         <v>4</v>
       </c>
-      <c r="B6" s="79" t="s">
-[...16 lines deleted...]
-      <c r="A7" s="36">
+      <c r="B6" s="42" t="s">
+        <v>18</v>
+      </c>
+      <c r="C6" s="2" t="s">
+        <v>436</v>
+      </c>
+      <c r="D6" s="2" t="s">
+        <v>621</v>
+      </c>
+      <c r="E6" s="58">
+        <v>119290037</v>
+      </c>
+      <c r="F6" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="37">
         <v>5</v>
       </c>
-      <c r="B7" s="79" t="s">
-[...16 lines deleted...]
-      <c r="A8" s="36">
+      <c r="B7" s="42" t="s">
+        <v>491</v>
+      </c>
+      <c r="C7" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="D7" s="2" t="s">
+        <v>492</v>
+      </c>
+      <c r="E7" s="58">
+        <v>402730668</v>
+      </c>
+      <c r="F7" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="37">
         <v>6</v>
       </c>
-      <c r="B8" s="79" t="s">
-[...16 lines deleted...]
-      <c r="A9" s="35">
+      <c r="B8" s="43" t="s">
+        <v>54</v>
+      </c>
+      <c r="C8" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="D8" s="4" t="s">
+        <v>736</v>
+      </c>
+      <c r="E8" s="57">
+        <v>119620942</v>
+      </c>
+      <c r="F8" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="37">
         <v>7</v>
       </c>
-      <c r="B9" s="79" t="s">
-[...12 lines deleted...]
-        <v>789</v>
+      <c r="B9" s="42" t="s">
+        <v>438</v>
+      </c>
+      <c r="C9" s="2" t="s">
+        <v>439</v>
+      </c>
+      <c r="D9" s="2" t="s">
+        <v>440</v>
+      </c>
+      <c r="E9" s="58">
+        <v>119690362</v>
+      </c>
+      <c r="F9" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="37">
+        <v>8</v>
+      </c>
+      <c r="B10" s="43" t="s">
+        <v>614</v>
+      </c>
+      <c r="C10" s="4" t="s">
+        <v>494</v>
+      </c>
+      <c r="D10" s="4" t="s">
+        <v>188</v>
+      </c>
+      <c r="E10" s="57">
+        <v>504700979</v>
+      </c>
+      <c r="F10" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="37">
+        <v>9</v>
+      </c>
+      <c r="B11" s="42" t="s">
+        <v>24</v>
+      </c>
+      <c r="C11" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="D11" s="2" t="s">
+        <v>737</v>
+      </c>
+      <c r="E11" s="58">
+        <v>208190592</v>
+      </c>
+      <c r="F11" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="37">
+        <v>10</v>
+      </c>
+      <c r="B12" s="43" t="s">
+        <v>223</v>
+      </c>
+      <c r="C12" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="D12" s="4" t="s">
+        <v>224</v>
+      </c>
+      <c r="E12" s="57" t="s">
+        <v>738</v>
+      </c>
+      <c r="F12" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="37">
+        <v>11</v>
+      </c>
+      <c r="B13" s="42" t="s">
+        <v>183</v>
+      </c>
+      <c r="C13" s="2" t="s">
+        <v>315</v>
+      </c>
+      <c r="D13" s="2" t="s">
+        <v>596</v>
+      </c>
+      <c r="E13" s="58">
+        <v>208850160</v>
+      </c>
+      <c r="F13" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="37">
+        <v>12</v>
+      </c>
+      <c r="B14" s="42" t="s">
+        <v>313</v>
+      </c>
+      <c r="C14" s="2" t="s">
+        <v>249</v>
+      </c>
+      <c r="D14" s="2" t="s">
+        <v>485</v>
+      </c>
+      <c r="E14" s="58">
+        <v>120010368</v>
+      </c>
+      <c r="F14" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="37">
+        <v>13</v>
+      </c>
+      <c r="B15" s="44" t="s">
+        <v>230</v>
+      </c>
+      <c r="C15" s="34" t="s">
+        <v>228</v>
+      </c>
+      <c r="D15" s="34" t="s">
+        <v>176</v>
+      </c>
+      <c r="E15" s="59">
+        <v>119060141</v>
+      </c>
+      <c r="F15" s="35" t="s">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="37">
+        <v>14</v>
+      </c>
+      <c r="B16" s="43" t="s">
+        <v>230</v>
+      </c>
+      <c r="C16" s="4" t="s">
+        <v>477</v>
+      </c>
+      <c r="D16" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="E16" s="57">
+        <v>120220055</v>
+      </c>
+      <c r="F16" s="56" t="s">
+        <v>122</v>
       </c>
     </row>
   </sheetData>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="B3:E16">
+    <sortCondition ref="B3:B16"/>
+  </sortState>
   <mergeCells count="2">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:B2"/>
   </mergeCells>
-  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" orientation="landscape" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.19685039370078741" bottom="0" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{559441A9-0FA7-4BC9-B504-9DFF1F2F9DF5}">
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4D4C2F47-E535-4A5D-9091-10842B8DA308}">
   <sheetPr>
-    <tabColor rgb="FFFFFFCC"/>
+    <tabColor rgb="FF00B0F0"/>
   </sheetPr>
-  <dimension ref="A1:G6"/>
+  <dimension ref="A1:F26"/>
   <sheetViews>
-    <sheetView zoomScale="140" zoomScaleNormal="140" workbookViewId="0">
+    <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <selection activeCell="G1" sqref="G1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="4" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="13" style="2" customWidth="1"/>
+    <col min="1" max="1" width="4" customWidth="1"/>
+    <col min="2" max="2" width="13.42578125" style="7" customWidth="1"/>
+    <col min="3" max="3" width="15.42578125" style="7" customWidth="1"/>
+    <col min="4" max="4" width="19.5703125" style="7" customWidth="1"/>
+    <col min="5" max="5" width="13.28515625" style="1" customWidth="1"/>
+    <col min="6" max="6" width="13.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...17 lines deleted...]
-      <c r="D2" s="9" t="s">
+    <row r="1" spans="1:6" ht="55.7" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A1" s="108" t="s">
+        <v>756</v>
+      </c>
+      <c r="B1" s="109"/>
+      <c r="C1" s="109"/>
+      <c r="D1" s="109"/>
+      <c r="E1" s="109"/>
+      <c r="F1" s="110"/>
+    </row>
+    <row r="2" spans="1:6" ht="26.25" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="111" t="s">
+        <v>624</v>
+      </c>
+      <c r="B2" s="112"/>
+      <c r="C2" s="60" t="s">
+        <v>625</v>
+      </c>
+      <c r="D2" s="16" t="s">
         <v>0</v>
       </c>
-      <c r="E2" s="9" t="s">
-[...7 lines deleted...]
-      <c r="A3" s="35">
+      <c r="E2" s="16" t="s">
+        <v>626</v>
+      </c>
+      <c r="F2" s="27" t="s">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="61">
         <v>1</v>
       </c>
-      <c r="B3" s="79" t="s">
-[...158 lines deleted...]
-    <row r="4" spans="1:7" s="3" customFormat="1" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B3" s="39" t="s">
+        <v>21</v>
+      </c>
+      <c r="C3" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="D3" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="E3" s="25">
+        <v>115500871</v>
+      </c>
+      <c r="F3" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A4" s="37">
         <v>2</v>
       </c>
-      <c r="B4" s="16" t="s">
-[...16 lines deleted...]
-    <row r="5" spans="1:7" s="28" customFormat="1" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B4" s="4" t="s">
+        <v>643</v>
+      </c>
+      <c r="C4" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="D4" s="4" t="s">
+        <v>739</v>
+      </c>
+      <c r="E4" s="24">
+        <v>305720746</v>
+      </c>
+      <c r="F4" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A5" s="37">
         <v>3</v>
       </c>
-      <c r="B5" s="16" t="s">
-[...5 lines deleted...]
-      <c r="D5" s="16" t="s">
+      <c r="B5" s="2" t="s">
+        <v>182</v>
+      </c>
+      <c r="C5" s="2" t="s">
+        <v>183</v>
+      </c>
+      <c r="D5" s="2" t="s">
+        <v>740</v>
+      </c>
+      <c r="E5" s="25">
+        <v>112660307</v>
+      </c>
+      <c r="F5" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="37">
+        <v>4</v>
+      </c>
+      <c r="B6" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="C6" s="2" t="s">
+        <v>329</v>
+      </c>
+      <c r="D6" s="2" t="s">
+        <v>330</v>
+      </c>
+      <c r="E6" s="25">
+        <v>120220437</v>
+      </c>
+      <c r="F6" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="37">
+        <v>5</v>
+      </c>
+      <c r="B7" s="4" t="s">
+        <v>644</v>
+      </c>
+      <c r="C7" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="D7" s="4" t="s">
         <v>645</v>
       </c>
-      <c r="E5" s="17">
-[...23 lines deleted...]
-        <v>789</v>
+      <c r="E7" s="24">
+        <v>402620921</v>
+      </c>
+      <c r="F7" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="37">
+        <v>6</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="C8" s="2" t="s">
+        <v>632</v>
+      </c>
+      <c r="D8" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="E8" s="25">
+        <v>208390245</v>
+      </c>
+      <c r="F8" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="37">
+        <v>7</v>
+      </c>
+      <c r="B9" s="4" t="s">
+        <v>642</v>
+      </c>
+      <c r="C9" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="D9" s="4" t="s">
+        <v>741</v>
+      </c>
+      <c r="E9" s="24" t="s">
+        <v>742</v>
+      </c>
+      <c r="F9" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="37">
+        <v>8</v>
+      </c>
+      <c r="B10" s="4" t="s">
+        <v>387</v>
+      </c>
+      <c r="C10" s="4" t="s">
+        <v>295</v>
+      </c>
+      <c r="D10" s="4" t="s">
+        <v>743</v>
+      </c>
+      <c r="E10" s="24">
+        <v>402020117</v>
+      </c>
+      <c r="F10" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="37">
+        <v>9</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>246</v>
+      </c>
+      <c r="C11" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="D11" s="2" t="s">
+        <v>248</v>
+      </c>
+      <c r="E11" s="25">
+        <v>115200468</v>
+      </c>
+      <c r="F11" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="37">
+        <v>10</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C12" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="D12" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="E12" s="25">
+        <v>119880701</v>
+      </c>
+      <c r="F12" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="37">
+        <v>11</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>353</v>
+      </c>
+      <c r="C13" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="D13" s="2" t="s">
+        <v>562</v>
+      </c>
+      <c r="E13" s="25">
+        <v>120040926</v>
+      </c>
+      <c r="F13" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="37">
+        <v>12</v>
+      </c>
+      <c r="B14" s="2" t="s">
+        <v>324</v>
+      </c>
+      <c r="C14" s="2" t="s">
+        <v>302</v>
+      </c>
+      <c r="D14" s="2" t="s">
+        <v>437</v>
+      </c>
+      <c r="E14" s="25">
+        <v>119570424</v>
+      </c>
+      <c r="F14" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="37">
+        <v>13</v>
+      </c>
+      <c r="B15" s="2" t="s">
+        <v>384</v>
+      </c>
+      <c r="C15" s="2" t="s">
+        <v>230</v>
+      </c>
+      <c r="D15" s="2" t="s">
+        <v>478</v>
+      </c>
+      <c r="E15" s="25">
+        <v>402550554</v>
+      </c>
+      <c r="F15" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="37">
+        <v>14</v>
+      </c>
+      <c r="B16" s="2" t="s">
+        <v>207</v>
+      </c>
+      <c r="C16" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D16" s="2" t="s">
+        <v>208</v>
+      </c>
+      <c r="E16" s="25">
+        <v>504750312</v>
+      </c>
+      <c r="F16" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="37">
+        <v>15</v>
+      </c>
+      <c r="B17" s="4" t="s">
+        <v>168</v>
+      </c>
+      <c r="C17" s="4" t="s">
+        <v>169</v>
+      </c>
+      <c r="D17" s="4" t="s">
+        <v>170</v>
+      </c>
+      <c r="E17" s="24">
+        <v>117720730</v>
+      </c>
+      <c r="F17" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="37">
+        <v>16</v>
+      </c>
+      <c r="B18" s="4" t="s">
+        <v>215</v>
+      </c>
+      <c r="C18" s="4" t="s">
+        <v>152</v>
+      </c>
+      <c r="D18" s="33" t="s">
+        <v>744</v>
+      </c>
+      <c r="E18" s="24">
+        <v>305430461</v>
+      </c>
+      <c r="F18" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="37">
+        <v>17</v>
+      </c>
+      <c r="B19" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="C19" s="4" t="s">
+        <v>458</v>
+      </c>
+      <c r="D19" s="4" t="s">
+        <v>459</v>
+      </c>
+      <c r="E19" s="24">
+        <v>901190255</v>
+      </c>
+      <c r="F19" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="37">
+        <v>18</v>
+      </c>
+      <c r="B20" s="4" t="s">
+        <v>249</v>
+      </c>
+      <c r="C20" s="4" t="s">
+        <v>238</v>
+      </c>
+      <c r="D20" s="4" t="s">
+        <v>745</v>
+      </c>
+      <c r="E20" s="24">
+        <v>208330233</v>
+      </c>
+      <c r="F20" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="37">
+        <v>19</v>
+      </c>
+      <c r="B21" s="4" t="s">
+        <v>162</v>
+      </c>
+      <c r="C21" s="4" t="s">
+        <v>623</v>
+      </c>
+      <c r="D21" s="4" t="s">
+        <v>206</v>
+      </c>
+      <c r="E21" s="24">
+        <v>118120369</v>
+      </c>
+      <c r="F21" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="37">
+        <v>20</v>
+      </c>
+      <c r="B22" s="4" t="s">
+        <v>189</v>
+      </c>
+      <c r="C22" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="D22" s="4" t="s">
+        <v>190</v>
+      </c>
+      <c r="E22" s="24">
+        <v>402700687</v>
+      </c>
+      <c r="F22" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="37">
+        <v>21</v>
+      </c>
+      <c r="B23" s="4" t="s">
+        <v>240</v>
+      </c>
+      <c r="C23" s="4" t="s">
+        <v>241</v>
+      </c>
+      <c r="D23" s="4" t="s">
+        <v>746</v>
+      </c>
+      <c r="E23" s="24">
+        <v>901280085</v>
+      </c>
+      <c r="F23" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="37">
+        <v>22</v>
+      </c>
+      <c r="B24" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="C24" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="D24" s="2" t="s">
+        <v>321</v>
+      </c>
+      <c r="E24" s="25">
+        <v>117690482</v>
+      </c>
+      <c r="F24" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="37">
+        <v>23</v>
+      </c>
+      <c r="B25" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="C25" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="D25" s="4" t="s">
+        <v>747</v>
+      </c>
+      <c r="E25" s="24">
+        <v>119380736</v>
+      </c>
+      <c r="F25" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="37">
+        <v>24</v>
+      </c>
+      <c r="B26" s="2" t="s">
+        <v>646</v>
+      </c>
+      <c r="C26" s="2" t="s">
+        <v>311</v>
+      </c>
+      <c r="D26" s="2" t="s">
+        <v>504</v>
+      </c>
+      <c r="E26" s="25">
+        <v>118710522</v>
+      </c>
+      <c r="F26" s="56" t="s">
+        <v>122</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="2">
-[...635 lines deleted...]
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="B3:G26">
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="B4:E26">
     <sortCondition ref="B3:B26"/>
   </sortState>
   <mergeCells count="2">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2F3152A4-63E6-416C-82BF-8483AF1ABB55}">
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E99BFBF3-7D4C-4EA6-99FD-327AF5552C95}">
   <sheetPr>
-    <tabColor theme="6" tint="0.39997558519241921"/>
+    <tabColor rgb="FF0000FF"/>
   </sheetPr>
-  <dimension ref="A1:G43"/>
+  <dimension ref="A1:F15"/>
   <sheetViews>
-    <sheetView zoomScale="140" zoomScaleNormal="140" workbookViewId="0">
-      <selection activeCell="N12" sqref="N11:N12"/>
+    <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+      <selection activeCell="G1" sqref="G1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="4.140625" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="12.28515625" style="1" customWidth="1"/>
+    <col min="1" max="1" width="4.5703125" style="1" customWidth="1"/>
+    <col min="2" max="2" width="13.42578125" style="7" customWidth="1"/>
+    <col min="3" max="3" width="15.42578125" style="7" customWidth="1"/>
+    <col min="4" max="4" width="19.5703125" style="7" customWidth="1"/>
+    <col min="5" max="5" width="14.7109375" customWidth="1"/>
+    <col min="6" max="6" width="13.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="38.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...15 lines deleted...]
-        <v>712</v>
+    <row r="1" spans="1:6" ht="42" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="114" t="s">
+        <v>757</v>
+      </c>
+      <c r="B1" s="115"/>
+      <c r="C1" s="115"/>
+      <c r="D1" s="115"/>
+      <c r="E1" s="115"/>
+      <c r="F1" s="116"/>
+    </row>
+    <row r="2" spans="1:6" ht="26.25" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="111" t="s">
+        <v>624</v>
+      </c>
+      <c r="B2" s="112"/>
+      <c r="C2" s="38" t="s">
+        <v>625</v>
       </c>
       <c r="D2" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="E2" s="9" t="s">
-[...7 lines deleted...]
-      <c r="A3" s="20">
+      <c r="E2" s="10" t="s">
+        <v>626</v>
+      </c>
+      <c r="F2" s="27" t="s">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="41">
         <v>1</v>
       </c>
-      <c r="B3" s="38" t="s">
-[...5 lines deleted...]
-      <c r="D3" s="22" t="s">
+      <c r="B3" s="66" t="s">
+        <v>171</v>
+      </c>
+      <c r="C3" s="66" t="s">
+        <v>172</v>
+      </c>
+      <c r="D3" s="66" t="s">
+        <v>173</v>
+      </c>
+      <c r="E3" s="65">
+        <v>112010487</v>
+      </c>
+      <c r="F3" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="41">
+        <v>2</v>
+      </c>
+      <c r="B4" s="66" t="s">
+        <v>110</v>
+      </c>
+      <c r="C4" s="66" t="s">
+        <v>111</v>
+      </c>
+      <c r="D4" s="66" t="s">
+        <v>112</v>
+      </c>
+      <c r="E4" s="65">
+        <v>118660202</v>
+      </c>
+      <c r="F4" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="68">
+        <v>3</v>
+      </c>
+      <c r="B5" s="69" t="s">
+        <v>233</v>
+      </c>
+      <c r="C5" s="69" t="s">
+        <v>183</v>
+      </c>
+      <c r="D5" s="69" t="s">
+        <v>234</v>
+      </c>
+      <c r="E5" s="70">
+        <v>109740106</v>
+      </c>
+      <c r="F5" s="63" t="s">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="68">
+        <v>4</v>
+      </c>
+      <c r="B6" s="69" t="s">
+        <v>508</v>
+      </c>
+      <c r="C6" s="69" t="s">
+        <v>560</v>
+      </c>
+      <c r="D6" s="69" t="s">
+        <v>561</v>
+      </c>
+      <c r="E6" s="70">
+        <v>119490983</v>
+      </c>
+      <c r="F6" s="63" t="s">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="68">
+        <v>5</v>
+      </c>
+      <c r="B7" s="69" t="s">
+        <v>516</v>
+      </c>
+      <c r="C7" s="69" t="s">
+        <v>251</v>
+      </c>
+      <c r="D7" s="69" t="s">
+        <v>748</v>
+      </c>
+      <c r="E7" s="70">
+        <v>209030618</v>
+      </c>
+      <c r="F7" s="63" t="s">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="68">
+        <v>6</v>
+      </c>
+      <c r="B8" s="69" t="s">
+        <v>207</v>
+      </c>
+      <c r="C8" s="69" t="s">
+        <v>1</v>
+      </c>
+      <c r="D8" s="69" t="s">
+        <v>501</v>
+      </c>
+      <c r="E8" s="70">
+        <v>118680142</v>
+      </c>
+      <c r="F8" s="63" t="s">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="41">
+        <v>7</v>
+      </c>
+      <c r="B9" s="66" t="s">
+        <v>322</v>
+      </c>
+      <c r="C9" s="66" t="s">
+        <v>8</v>
+      </c>
+      <c r="D9" s="66" t="s">
+        <v>80</v>
+      </c>
+      <c r="E9" s="65">
+        <v>112280936</v>
+      </c>
+      <c r="F9" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="68">
+        <v>8</v>
+      </c>
+      <c r="B10" s="69" t="s">
+        <v>356</v>
+      </c>
+      <c r="C10" s="69" t="s">
+        <v>357</v>
+      </c>
+      <c r="D10" s="69" t="s">
         <v>358</v>
       </c>
-      <c r="E3" s="41">
-[...153 lines deleted...]
-      <c r="A11" s="20">
+      <c r="E10" s="70">
+        <v>120500418</v>
+      </c>
+      <c r="F10" s="63" t="s">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="68">
         <v>9</v>
       </c>
-      <c r="B11" s="22" t="s">
-[...17 lines deleted...]
-      <c r="A12" s="20">
+      <c r="B11" s="69" t="s">
+        <v>78</v>
+      </c>
+      <c r="C11" s="69" t="s">
+        <v>373</v>
+      </c>
+      <c r="D11" s="69" t="s">
+        <v>188</v>
+      </c>
+      <c r="E11" s="70">
+        <v>402470954</v>
+      </c>
+      <c r="F11" s="63" t="s">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="68">
         <v>10</v>
       </c>
-      <c r="B12" s="22" t="s">
-[...17 lines deleted...]
-      <c r="A13" s="20">
+      <c r="B12" s="69" t="s">
+        <v>249</v>
+      </c>
+      <c r="C12" s="69" t="s">
+        <v>349</v>
+      </c>
+      <c r="D12" s="69" t="s">
+        <v>80</v>
+      </c>
+      <c r="E12" s="70">
+        <v>402780114</v>
+      </c>
+      <c r="F12" s="63" t="s">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="68">
         <v>11</v>
       </c>
-      <c r="B13" s="22" t="s">
-[...17 lines deleted...]
-      <c r="A14" s="20">
+      <c r="B13" s="69" t="s">
+        <v>318</v>
+      </c>
+      <c r="C13" s="69" t="s">
+        <v>319</v>
+      </c>
+      <c r="D13" s="69" t="s">
+        <v>320</v>
+      </c>
+      <c r="E13" s="70">
+        <v>604920923</v>
+      </c>
+      <c r="F13" s="63" t="s">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="41">
         <v>12</v>
       </c>
-      <c r="B14" s="22" t="s">
-[...16 lines deleted...]
-      <c r="A15" s="20">
+      <c r="B14" s="66" t="s">
+        <v>452</v>
+      </c>
+      <c r="C14" s="66" t="s">
+        <v>189</v>
+      </c>
+      <c r="D14" s="66" t="s">
+        <v>453</v>
+      </c>
+      <c r="E14" s="65">
+        <v>119200186</v>
+      </c>
+      <c r="F14" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="41">
         <v>13</v>
       </c>
-      <c r="B15" s="22" t="s">
-[...590 lines deleted...]
-        <v>789</v>
+      <c r="B15" s="66" t="s">
+        <v>209</v>
+      </c>
+      <c r="C15" s="66" t="s">
+        <v>388</v>
+      </c>
+      <c r="D15" s="66" t="s">
+        <v>472</v>
+      </c>
+      <c r="E15" s="65">
+        <v>119280710</v>
+      </c>
+      <c r="F15" s="56" t="s">
+        <v>122</v>
       </c>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="B3:G43">
-    <sortCondition ref="B3:B43"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="B3:E16">
+    <sortCondition ref="B3:B16"/>
   </sortState>
   <mergeCells count="2">
+    <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:B2"/>
-    <mergeCell ref="A1:F1"/>
   </mergeCells>
-  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-[...228 lines deleted...]
-  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.35433070866141736" bottom="0" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5C470CAB-DBBC-4FEB-A1ED-77C2CC309D11}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A5788997-293E-4588-8C42-196BB0E87683}">
   <sheetPr>
     <tabColor rgb="FFFF0000"/>
   </sheetPr>
-  <dimension ref="A1:G6"/>
+  <dimension ref="A1:F6"/>
   <sheetViews>
-    <sheetView zoomScale="140" zoomScaleNormal="140" workbookViewId="0">
-      <selection activeCell="O3" sqref="O3"/>
+    <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+      <selection activeCell="G1" sqref="G1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="4" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="12" style="1" customWidth="1"/>
+    <col min="1" max="1" width="4.28515625" customWidth="1"/>
+    <col min="2" max="2" width="13.42578125" style="7" customWidth="1"/>
+    <col min="3" max="3" width="15.42578125" style="7" customWidth="1"/>
+    <col min="4" max="4" width="15.7109375" style="7" customWidth="1"/>
+    <col min="5" max="5" width="15.5703125" customWidth="1"/>
+    <col min="6" max="6" width="13.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...17 lines deleted...]
-      <c r="D2" s="9" t="s">
+    <row r="1" spans="1:6" ht="50.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="117" t="s">
+        <v>758</v>
+      </c>
+      <c r="B1" s="118"/>
+      <c r="C1" s="118"/>
+      <c r="D1" s="118"/>
+      <c r="E1" s="118"/>
+      <c r="F1" s="119"/>
+    </row>
+    <row r="2" spans="1:6" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="111" t="s">
+        <v>624</v>
+      </c>
+      <c r="B2" s="112"/>
+      <c r="C2" s="32" t="s">
+        <v>625</v>
+      </c>
+      <c r="D2" s="27" t="s">
         <v>0</v>
       </c>
-      <c r="E2" s="9" t="s">
-[...7 lines deleted...]
-      <c r="A3" s="5">
+      <c r="E2" s="27" t="s">
+        <v>626</v>
+      </c>
+      <c r="F2" s="27" t="s">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="64">
         <v>1</v>
       </c>
-      <c r="B3" s="25" t="s">
-[...17 lines deleted...]
-      <c r="A4" s="5">
+      <c r="B3" s="76" t="s">
+        <v>78</v>
+      </c>
+      <c r="C3" s="30" t="s">
+        <v>209</v>
+      </c>
+      <c r="D3" s="30" t="s">
+        <v>210</v>
+      </c>
+      <c r="E3" s="75">
+        <v>402700651</v>
+      </c>
+      <c r="F3" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="26">
         <v>2</v>
       </c>
-      <c r="B4" s="25" t="s">
+      <c r="B4" s="72" t="s">
+        <v>8</v>
+      </c>
+      <c r="C4" s="11" t="s">
+        <v>191</v>
+      </c>
+      <c r="D4" s="15" t="s">
+        <v>647</v>
+      </c>
+      <c r="E4" s="22">
+        <v>402640309</v>
+      </c>
+      <c r="F4" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="26">
+        <v>3</v>
+      </c>
+      <c r="B5" s="73" t="s">
+        <v>91</v>
+      </c>
+      <c r="C5" s="71" t="s">
+        <v>36</v>
+      </c>
+      <c r="D5" s="71" t="s">
+        <v>92</v>
+      </c>
+      <c r="E5" s="62">
+        <v>208670931</v>
+      </c>
+      <c r="F5" s="63" t="s">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="26">
         <v>4</v>
       </c>
-      <c r="C4" s="25" t="s">
-[...50 lines deleted...]
-        <v>789</v>
+      <c r="B6" s="74" t="s">
+        <v>36</v>
+      </c>
+      <c r="C6" s="12" t="s">
+        <v>228</v>
+      </c>
+      <c r="D6" s="12" t="s">
+        <v>229</v>
+      </c>
+      <c r="E6" s="21">
+        <v>119830346</v>
+      </c>
+      <c r="F6" s="56" t="s">
+        <v>122</v>
       </c>
     </row>
   </sheetData>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="B3:E6">
+    <sortCondition ref="B3:B6"/>
+  </sortState>
   <mergeCells count="2">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:B2"/>
   </mergeCells>
-  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C59EA235-4A1B-4379-8FA2-D723607CDA8B}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{16D158E9-D622-4B95-A37E-04B14B1AAED2}">
   <sheetPr>
-    <tabColor theme="8"/>
+    <tabColor rgb="FF99CCFF"/>
   </sheetPr>
-  <dimension ref="A1:F4"/>
+  <dimension ref="A1:F5"/>
   <sheetViews>
-    <sheetView zoomScale="140" zoomScaleNormal="140" workbookViewId="0">
-      <selection activeCell="O7" sqref="O7"/>
+    <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+      <selection activeCell="G1" sqref="G1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="4" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="12.5703125" style="1" customWidth="1"/>
+    <col min="1" max="1" width="4.140625" customWidth="1"/>
+    <col min="2" max="2" width="13.42578125" style="7" customWidth="1"/>
+    <col min="3" max="3" width="15.42578125" style="7" customWidth="1"/>
+    <col min="4" max="4" width="15.7109375" style="7" customWidth="1"/>
+    <col min="5" max="5" width="15.5703125" customWidth="1"/>
+    <col min="6" max="6" width="12.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...17 lines deleted...]
-      <c r="D2" s="9" t="s">
+    <row r="1" spans="1:6" ht="47.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="117" t="s">
+        <v>759</v>
+      </c>
+      <c r="B1" s="120"/>
+      <c r="C1" s="120"/>
+      <c r="D1" s="120"/>
+      <c r="E1" s="120"/>
+      <c r="F1" s="121"/>
+    </row>
+    <row r="2" spans="1:6" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="111" t="s">
+        <v>624</v>
+      </c>
+      <c r="B2" s="112"/>
+      <c r="C2" s="60" t="s">
+        <v>625</v>
+      </c>
+      <c r="D2" s="16" t="s">
         <v>0</v>
       </c>
-      <c r="E2" s="9" t="s">
-[...7 lines deleted...]
-      <c r="A3" s="5">
+      <c r="E2" s="16" t="s">
+        <v>626</v>
+      </c>
+      <c r="F2" s="27" t="s">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="41">
         <v>1</v>
       </c>
-      <c r="B3" s="39" t="s">
-[...16 lines deleted...]
-      <c r="A4" s="5">
+      <c r="B3" s="76" t="s">
+        <v>662</v>
+      </c>
+      <c r="C3" s="11" t="s">
+        <v>527</v>
+      </c>
+      <c r="D3" s="11" t="s">
+        <v>663</v>
+      </c>
+      <c r="E3" s="22">
+        <v>118810407</v>
+      </c>
+      <c r="F3" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="41">
         <v>2</v>
       </c>
-      <c r="B4" s="39" t="s">
-[...12 lines deleted...]
-        <v>789</v>
+      <c r="B4" s="11" t="s">
+        <v>433</v>
+      </c>
+      <c r="C4" s="11" t="s">
+        <v>664</v>
+      </c>
+      <c r="D4" s="15" t="s">
+        <v>665</v>
+      </c>
+      <c r="E4" s="22">
+        <v>119320330</v>
+      </c>
+      <c r="F4" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="41">
+        <v>3</v>
+      </c>
+      <c r="B5" s="12" t="s">
+        <v>666</v>
+      </c>
+      <c r="C5" s="12" t="s">
+        <v>667</v>
+      </c>
+      <c r="D5" s="12" t="s">
+        <v>668</v>
+      </c>
+      <c r="E5" s="21">
+        <v>119210657</v>
+      </c>
+      <c r="F5" s="56" t="s">
+        <v>122</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:B2"/>
   </mergeCells>
-  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" orientation="landscape" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E8C70999-D665-4E8B-B269-68E23490F6EB}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{49A2A726-D2CE-4485-A2F1-AA87C0D5B4FC}">
   <sheetPr>
-    <tabColor rgb="FF66CCFF"/>
+    <tabColor rgb="FFFFFF00"/>
   </sheetPr>
-  <dimension ref="A1:G7"/>
+  <dimension ref="A1:F17"/>
   <sheetViews>
-    <sheetView zoomScale="140" zoomScaleNormal="140" workbookViewId="0">
-      <selection activeCell="N3" sqref="N3"/>
+    <sheetView zoomScale="120" zoomScaleNormal="120" zoomScaleSheetLayoutView="50" workbookViewId="0">
+      <selection activeCell="G1" sqref="G1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="4" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="13.28515625" style="2" customWidth="1"/>
+    <col min="1" max="1" width="3.7109375" customWidth="1"/>
+    <col min="2" max="2" width="13.42578125" style="7" customWidth="1"/>
+    <col min="3" max="3" width="15.42578125" style="7" customWidth="1"/>
+    <col min="4" max="4" width="15.7109375" style="7" customWidth="1"/>
+    <col min="5" max="5" width="14" customWidth="1"/>
+    <col min="6" max="6" width="12.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...17 lines deleted...]
-      <c r="D2" s="9" t="s">
+    <row r="1" spans="1:6" ht="43.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="117" t="s">
+        <v>760</v>
+      </c>
+      <c r="B1" s="120"/>
+      <c r="C1" s="120"/>
+      <c r="D1" s="120"/>
+      <c r="E1" s="120"/>
+      <c r="F1" s="121"/>
+    </row>
+    <row r="2" spans="1:6" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="111" t="s">
+        <v>624</v>
+      </c>
+      <c r="B2" s="112"/>
+      <c r="C2" s="60" t="s">
+        <v>625</v>
+      </c>
+      <c r="D2" s="16" t="s">
         <v>0</v>
       </c>
-      <c r="E2" s="9" t="s">
-[...7 lines deleted...]
-      <c r="A3" s="5">
+      <c r="E2" s="16" t="s">
+        <v>626</v>
+      </c>
+      <c r="F2" s="27" t="s">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="46">
         <v>1</v>
       </c>
-      <c r="B3" s="27" t="s">
-[...2 lines deleted...]
-      <c r="C3" s="22" t="s">
+      <c r="B3" s="47" t="s">
+        <v>331</v>
+      </c>
+      <c r="C3" s="47" t="s">
+        <v>39</v>
+      </c>
+      <c r="D3" s="47" t="s">
+        <v>332</v>
+      </c>
+      <c r="E3" s="86">
+        <v>120310061</v>
+      </c>
+      <c r="F3" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="46">
+        <v>2</v>
+      </c>
+      <c r="B4" s="80" t="s">
+        <v>510</v>
+      </c>
+      <c r="C4" s="74" t="s">
+        <v>511</v>
+      </c>
+      <c r="D4" s="18" t="s">
+        <v>702</v>
+      </c>
+      <c r="E4" s="77">
+        <v>120190992</v>
+      </c>
+      <c r="F4" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="46">
+        <v>3</v>
+      </c>
+      <c r="B5" s="81" t="s">
+        <v>392</v>
+      </c>
+      <c r="C5" s="74" t="s">
+        <v>217</v>
+      </c>
+      <c r="D5" s="12" t="s">
+        <v>393</v>
+      </c>
+      <c r="E5" s="77">
+        <v>402820144</v>
+      </c>
+      <c r="F5" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="46">
+        <v>4</v>
+      </c>
+      <c r="B6" s="82" t="s">
+        <v>394</v>
+      </c>
+      <c r="C6" s="72" t="s">
+        <v>142</v>
+      </c>
+      <c r="D6" s="11" t="s">
+        <v>146</v>
+      </c>
+      <c r="E6" s="78">
+        <v>119970459</v>
+      </c>
+      <c r="F6" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="46">
+        <v>5</v>
+      </c>
+      <c r="B7" s="81" t="s">
+        <v>337</v>
+      </c>
+      <c r="C7" s="74" t="s">
+        <v>563</v>
+      </c>
+      <c r="D7" s="18" t="s">
+        <v>749</v>
+      </c>
+      <c r="E7" s="77">
+        <v>604100426</v>
+      </c>
+      <c r="F7" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="46">
+        <v>6</v>
+      </c>
+      <c r="B8" s="81" t="s">
+        <v>238</v>
+      </c>
+      <c r="C8" s="74" t="s">
+        <v>69</v>
+      </c>
+      <c r="D8" s="12" t="s">
+        <v>617</v>
+      </c>
+      <c r="E8" s="77">
+        <v>118400701</v>
+      </c>
+      <c r="F8" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="46">
+        <v>7</v>
+      </c>
+      <c r="B9" s="83" t="s">
+        <v>255</v>
+      </c>
+      <c r="C9" s="79" t="s">
+        <v>605</v>
+      </c>
+      <c r="D9" s="36" t="s">
+        <v>606</v>
+      </c>
+      <c r="E9" s="78">
+        <v>703200496</v>
+      </c>
+      <c r="F9" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="46">
+        <v>8</v>
+      </c>
+      <c r="B10" s="81" t="s">
+        <v>298</v>
+      </c>
+      <c r="C10" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="D10" s="12" t="s">
+        <v>299</v>
+      </c>
+      <c r="E10" s="77">
+        <v>120270610</v>
+      </c>
+      <c r="F10" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="46">
+        <v>9</v>
+      </c>
+      <c r="B11" s="82" t="s">
+        <v>367</v>
+      </c>
+      <c r="C11" s="72" t="s">
+        <v>368</v>
+      </c>
+      <c r="D11" s="11" t="s">
+        <v>115</v>
+      </c>
+      <c r="E11" s="78">
+        <v>120270410</v>
+      </c>
+      <c r="F11" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="46">
+        <v>10</v>
+      </c>
+      <c r="B12" s="83" t="s">
+        <v>153</v>
+      </c>
+      <c r="C12" s="43" t="s">
+        <v>22</v>
+      </c>
+      <c r="D12" s="4" t="s">
+        <v>399</v>
+      </c>
+      <c r="E12" s="57">
+        <v>119970582</v>
+      </c>
+      <c r="F12" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="46">
+        <v>11</v>
+      </c>
+      <c r="B13" s="81" t="s">
+        <v>600</v>
+      </c>
+      <c r="C13" s="74" t="s">
+        <v>601</v>
+      </c>
+      <c r="D13" s="12" t="s">
+        <v>437</v>
+      </c>
+      <c r="E13" s="77">
+        <v>120240010</v>
+      </c>
+      <c r="F13" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="46">
+        <v>12</v>
+      </c>
+      <c r="B14" s="84" t="s">
+        <v>51</v>
+      </c>
+      <c r="C14" s="72" t="s">
+        <v>508</v>
+      </c>
+      <c r="D14" s="11" t="s">
+        <v>509</v>
+      </c>
+      <c r="E14" s="78">
+        <v>120370018</v>
+      </c>
+      <c r="F14" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="46">
         <v>13</v>
       </c>
-      <c r="D3" s="22" t="s">
-[...87 lines deleted...]
-        <v>789</v>
+      <c r="B15" s="81" t="s">
+        <v>397</v>
+      </c>
+      <c r="C15" s="74" t="s">
+        <v>398</v>
+      </c>
+      <c r="D15" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="E15" s="77">
+        <v>121490322</v>
+      </c>
+      <c r="F15" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="46">
+        <v>14</v>
+      </c>
+      <c r="B16" s="82" t="s">
+        <v>36</v>
+      </c>
+      <c r="C16" s="72" t="s">
+        <v>230</v>
+      </c>
+      <c r="D16" s="11" t="s">
+        <v>188</v>
+      </c>
+      <c r="E16" s="78">
+        <v>120100954</v>
+      </c>
+      <c r="F16" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="46">
+        <v>15</v>
+      </c>
+      <c r="B17" s="85" t="s">
+        <v>579</v>
+      </c>
+      <c r="C17" s="72" t="s">
+        <v>580</v>
+      </c>
+      <c r="D17" s="15" t="s">
+        <v>750</v>
+      </c>
+      <c r="E17" s="78">
+        <v>119910314</v>
+      </c>
+      <c r="F17" s="56" t="s">
+        <v>122</v>
       </c>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="B3:E7">
-    <sortCondition ref="B3:B7"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="B3:F17">
+    <sortCondition ref="B3:B17"/>
   </sortState>
   <mergeCells count="2">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:B2"/>
   </mergeCells>
-  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4816CB3C-A793-4F0C-A8E9-C6B41B106B67}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E5938593-6861-4015-A3C6-D1575D7160DE}">
   <sheetPr>
-    <tabColor rgb="FF136D1E"/>
+    <tabColor theme="7" tint="0.39997558519241921"/>
   </sheetPr>
-  <dimension ref="A1:G12"/>
+  <dimension ref="A1:F9"/>
   <sheetViews>
-    <sheetView zoomScale="140" zoomScaleNormal="140" workbookViewId="0">
-      <selection activeCell="P4" sqref="P4"/>
+    <sheetView zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
+      <selection activeCell="G1" sqref="G1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="4" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="13" style="1" customWidth="1"/>
+    <col min="1" max="1" width="3.7109375" customWidth="1"/>
+    <col min="2" max="2" width="13.42578125" style="7" customWidth="1"/>
+    <col min="3" max="3" width="15.42578125" style="7" customWidth="1"/>
+    <col min="4" max="4" width="15.7109375" style="7" customWidth="1"/>
+    <col min="5" max="5" width="13" customWidth="1"/>
+    <col min="6" max="6" width="12.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="53.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...17 lines deleted...]
-      <c r="D2" s="9" t="s">
+    <row r="1" spans="1:6" ht="47.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="117" t="s">
+        <v>761</v>
+      </c>
+      <c r="B1" s="120"/>
+      <c r="C1" s="120"/>
+      <c r="D1" s="120"/>
+      <c r="E1" s="120"/>
+      <c r="F1" s="121"/>
+    </row>
+    <row r="2" spans="1:6" ht="26.25" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="122" t="s">
+        <v>624</v>
+      </c>
+      <c r="B2" s="112"/>
+      <c r="C2" s="60" t="s">
+        <v>625</v>
+      </c>
+      <c r="D2" s="16" t="s">
         <v>0</v>
       </c>
-      <c r="E2" s="9" t="s">
-[...7 lines deleted...]
-      <c r="A3" s="5">
+      <c r="E2" s="16" t="s">
+        <v>626</v>
+      </c>
+      <c r="F2" s="89" t="s">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="93">
         <v>1</v>
       </c>
-      <c r="B3" s="22" t="s">
-[...17 lines deleted...]
-      <c r="A4" s="5">
+      <c r="B3" s="90" t="s">
+        <v>159</v>
+      </c>
+      <c r="C3" s="18" t="s">
+        <v>425</v>
+      </c>
+      <c r="D3" s="18" t="s">
+        <v>426</v>
+      </c>
+      <c r="E3" s="77">
+        <v>119920357</v>
+      </c>
+      <c r="F3" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="93">
         <v>2</v>
       </c>
-      <c r="B4" s="22" t="s">
-[...17 lines deleted...]
-      <c r="A5" s="5">
+      <c r="B4" s="91" t="s">
+        <v>98</v>
+      </c>
+      <c r="C4" s="18" t="s">
+        <v>588</v>
+      </c>
+      <c r="D4" s="18" t="s">
+        <v>589</v>
+      </c>
+      <c r="E4" s="77">
+        <v>208240330</v>
+      </c>
+      <c r="F4" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="93">
         <v>3</v>
       </c>
-      <c r="B5" s="22" t="s">
-[...17 lines deleted...]
-      <c r="A6" s="5">
+      <c r="B5" s="91" t="s">
+        <v>136</v>
+      </c>
+      <c r="C5" s="18" t="s">
+        <v>413</v>
+      </c>
+      <c r="D5" s="18" t="s">
+        <v>414</v>
+      </c>
+      <c r="E5" s="77">
+        <v>402760081</v>
+      </c>
+      <c r="F5" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="93">
         <v>4</v>
       </c>
-      <c r="B6" s="22" t="s">
-[...16 lines deleted...]
-      <c r="A7" s="5">
+      <c r="B6" s="92" t="s">
+        <v>22</v>
+      </c>
+      <c r="C6" s="15" t="s">
+        <v>597</v>
+      </c>
+      <c r="D6" s="15" t="s">
+        <v>598</v>
+      </c>
+      <c r="E6" s="78">
+        <v>118670530</v>
+      </c>
+      <c r="F6" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="93">
         <v>5</v>
       </c>
-      <c r="B7" s="22" t="s">
-[...16 lines deleted...]
-      <c r="A8" s="5">
+      <c r="B7" s="91" t="s">
+        <v>39</v>
+      </c>
+      <c r="C7" s="18" t="s">
+        <v>615</v>
+      </c>
+      <c r="D7" s="18" t="s">
+        <v>616</v>
+      </c>
+      <c r="E7" s="77">
+        <v>703290680</v>
+      </c>
+      <c r="F7" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="93">
         <v>6</v>
       </c>
-      <c r="B8" s="22" t="s">
-[...16 lines deleted...]
-      <c r="A9" s="5">
+      <c r="B8" s="92" t="s">
+        <v>215</v>
+      </c>
+      <c r="C8" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="D8" s="15" t="s">
+        <v>490</v>
+      </c>
+      <c r="E8" s="78">
+        <v>119990278</v>
+      </c>
+      <c r="F8" s="56" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="93">
         <v>7</v>
       </c>
-      <c r="B9" s="22" t="s">
-[...72 lines deleted...]
-        <v>789</v>
+      <c r="B9" s="92" t="s">
+        <v>417</v>
+      </c>
+      <c r="C9" s="15" t="s">
+        <v>418</v>
+      </c>
+      <c r="D9" s="15" t="s">
+        <v>419</v>
+      </c>
+      <c r="E9" s="78">
+        <v>119900003</v>
+      </c>
+      <c r="F9" s="56" t="s">
+        <v>122</v>
       </c>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="B6:E12">
-    <sortCondition ref="B3:B12"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="B3:F9">
+    <sortCondition ref="B3:B9"/>
   </sortState>
   <mergeCells count="2">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:B2"/>
   </mergeCells>
-  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" orientation="landscape" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>23</vt:i4>
+        <vt:i4>18</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Rangos con nombre</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>26</vt:i4>
+        <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="49" baseType="lpstr">
-[...9 lines deleted...]
-      <vt:lpstr>CARRERA DE INGLÉS</vt:lpstr>
+    <vt:vector size="24" baseType="lpstr">
+      <vt:lpstr>LIX410 Inglés Integrado I</vt:lpstr>
+      <vt:lpstr>LIX411 Inglés Integrado II</vt:lpstr>
+      <vt:lpstr>LIX412 Inglés Integrado III</vt:lpstr>
+      <vt:lpstr>Inglés Integ. carr. I y II</vt:lpstr>
+      <vt:lpstr>LIY401 Inglés para CIEMHCAVI II</vt:lpstr>
+      <vt:lpstr>LIY451 Inglés Integrado Pre. II</vt:lpstr>
+      <vt:lpstr>LIY453 Inglés Int. Prees. IV </vt:lpstr>
+      <vt:lpstr>LIY455 Inglés para IEG</vt:lpstr>
+      <vt:lpstr>LIY457 INGLÉS IV IEG</vt:lpstr>
+      <vt:lpstr>INGLÉS INSTRUMENTAL I</vt:lpstr>
+      <vt:lpstr>INGLÉS INSTRUMENTAL II</vt:lpstr>
+      <vt:lpstr>INSTRUMENTAL I Y II</vt:lpstr>
+      <vt:lpstr>ITALIANO</vt:lpstr>
+      <vt:lpstr>PORTUGUÉS</vt:lpstr>
+      <vt:lpstr>DOMINIO DEL INGLÉS</vt:lpstr>
+      <vt:lpstr>DOMINIO DEL FRANCÉS</vt:lpstr>
       <vt:lpstr>CARRERA DE FRANCÉS</vt:lpstr>
-      <vt:lpstr>Inglés Instrumental I</vt:lpstr>
-[...36 lines deleted...]
-      <vt:lpstr>VETERINARIA!Títulos_a_imprimir</vt:lpstr>
+      <vt:lpstr>CARRERA DE INGLÉS </vt:lpstr>
+      <vt:lpstr>'CARRERA DE FRANCÉS'!Área_de_impresión</vt:lpstr>
+      <vt:lpstr>'CARRERA DE INGLÉS '!Área_de_impresión</vt:lpstr>
+      <vt:lpstr>'LIX411 Inglés Integrado II'!Área_de_impresión</vt:lpstr>
+      <vt:lpstr>'Inglés Integ. carr. I y II'!Títulos_a_imprimir</vt:lpstr>
+      <vt:lpstr>'LIX410 Inglés Integrado I'!Títulos_a_imprimir</vt:lpstr>
+      <vt:lpstr>'LIX411 Inglés Integrado II'!Títulos_a_imprimir</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Asuntos_estud</dc:creator>
+  <dc:creator>Escuela Literatura</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>